--- v0 (2026-05-16)
+++ v1 (2026-07-12)
@@ -30,105 +30,105 @@
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vnayak\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govnuca-my.sharepoint.com/personal/jwaldinger1_gov_nu_ca/Documents/04 - ARs/2025/05MN047 12MN001 - DNHB/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75E65E83-4667-4C5D-9B96-4B256DF0C519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="172" documentId="13_ncr:1_{75E65E83-4667-4C5D-9B96-4B256DF0C519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F2F3B7B9-5289-4966-B395-6B2A0AB843FB}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="705" activeTab="4" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="15500" tabRatio="705" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
   </bookViews>
   <sheets>
     <sheet name="PC003-T&amp;C" sheetId="1" r:id="rId1"/>
     <sheet name="PC003-Commitments" sheetId="2" r:id="rId2"/>
     <sheet name="PC009-TC" sheetId="3" r:id="rId3"/>
     <sheet name="PC009-Commitments" sheetId="4" r:id="rId4"/>
     <sheet name="PC009-2017 Commitments" sheetId="5" r:id="rId5"/>
     <sheet name="Mgmt Plans - Links" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_Ref210740791" localSheetId="0">'PC003-T&amp;C'!#REF!</definedName>
     <definedName name="_Ref210812293" localSheetId="0">'PC003-T&amp;C'!#REF!</definedName>
     <definedName name="_Ref211351260" localSheetId="0">'PC003-T&amp;C'!$B$23</definedName>
     <definedName name="_Ref211353276" localSheetId="0">'PC003-T&amp;C'!$B$43</definedName>
     <definedName name="_Ref211851323" localSheetId="0">'PC003-T&amp;C'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'PC003-Commitments'!$A$1:$F$176</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PC003-T&amp;C'!$A$1:$F$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'PC003-Commitments'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PC003-T&amp;C'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'PC009-2017 Commitments'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'PC009-Commitments'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'PC009-TC'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1887" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1924" uniqueCount="757">
   <si>
     <t>NIRB File No: 05MN047</t>
   </si>
   <si>
     <t>Project name:  Doris North Gold Project</t>
   </si>
   <si>
     <t>Project Certificate No. 003, Amendment 02</t>
   </si>
   <si>
     <t>TC No.</t>
   </si>
   <si>
     <t>Term and Condition Summary</t>
   </si>
   <si>
     <t>Responsible Parties / Authorities</t>
   </si>
   <si>
     <t>Associated Plan(s)
 See 'Mgmt Plan-Links' Tab</t>
   </si>
   <si>
     <t>Proponent Submission or Summary</t>
   </si>
@@ -2637,56 +2637,92 @@
   </si>
   <si>
     <t>Socio-economic commitments</t>
   </si>
   <si>
     <t>Section 5.2 of Part 1 Annual Report (New Term and Condition No.49)</t>
   </si>
   <si>
     <t xml:space="preserve">See Section 5.2 of Part 1 Annual Report - New Term and Condition No.13 for further details. </t>
   </si>
   <si>
     <t>No update in 2025; commitment ongoing.</t>
   </si>
   <si>
     <t>Agnico Eagle maintains the Shipping Management Plan, which includes a guidance package for vessel operators, which includes sensitive habitats.</t>
   </si>
   <si>
     <t>In both 2024 and 2025, it was not possible to discern the quarry blasts from background wind noise in the noise monitoring program. At 2.8 km, the wind is so loud and the noise of the blast is so muted, that it was not possible to identify the blast in the recorded data. Inconsistent results suggest that a local monitoring approach would be more effective for understanding potential impacts to caribou at the Mine. A local approach can emphasize conditions and observations that are within operational control (e.g., siting choices, documentation quality, timing alignment, and integration with wildlife prechecks) rather than relying on acoustic time-history plots alone to diagnose blast impacts at distance in all weather conditions.</t>
   </si>
   <si>
     <t>Comments from Responsible Parties</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
+  <si>
+    <t>The GN has no comments regarding this TC at this time.</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #06</t>
+  </si>
+  <si>
+    <t>See GN AR # 04</t>
+  </si>
+  <si>
+    <t>See GN AR Comment # 08</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #07</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #02</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #08</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #01 &amp; #04</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #01 - #03; #05</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #05 &amp; #08</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #01 - #08</t>
+  </si>
+  <si>
+    <t>See GN AR Comment #04 &amp; #07</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2708,86 +2744,110 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -3156,55 +3216,57 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3404,304 +3466,547 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="13" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Neutral" xfId="3" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="454">
+  <dxfs count="457">
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
-      </border>
-[...31 lines deleted...]
-        </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
@@ -3757,1746 +4062,50 @@
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...1694 lines deleted...]
-      </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
@@ -5527,496 +4136,50 @@
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...444 lines deleted...]
-      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -6457,50 +4620,609 @@
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
@@ -6767,50 +5489,146 @@
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
@@ -7065,50 +5883,122 @@
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
@@ -7300,50 +6190,122 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
@@ -7528,50 +6490,122 @@
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
@@ -7782,50 +6816,102 @@
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
@@ -8050,50 +7136,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -8184,50 +7322,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -8318,50 +7508,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -8452,50 +7694,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -8586,50 +7880,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -8733,50 +8079,105 @@
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
@@ -8867,50 +8268,102 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -9001,63 +8454,128 @@
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
       </border>
     </dxf>
@@ -9182,63 +8700,128 @@
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -9342,63 +8925,128 @@
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -9500,50 +9148,122 @@
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -9647,63 +9367,128 @@
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -9807,50 +9592,198 @@
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
@@ -10332,428 +10265,623 @@
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H52" headerRowCount="0" totalsRowShown="0" headerRowDxfId="453" dataDxfId="451" headerRowBorderDxfId="452" tableBorderDxfId="450" totalsRowBorderDxfId="449">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H52" headerRowCount="0" totalsRowShown="0" headerRowDxfId="432" dataDxfId="430" headerRowBorderDxfId="431" tableBorderDxfId="429" totalsRowBorderDxfId="428">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="448" dataDxfId="447"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{894E7A03-214E-4438-B6FF-C1A301F5DFF3}" name="Column8" headerRowDxfId="94" dataDxfId="92"/>
+    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="427" dataDxfId="426"/>
+    <tableColumn id="2" xr3:uid="{C58C5CD7-17EF-4677-BDC8-CE0DCC7819DD}" name="Column2" headerRowDxfId="425" dataDxfId="424"/>
+    <tableColumn id="3" xr3:uid="{466F4553-D043-4DF5-BD14-79E1AFC9AF52}" name="Column3" headerRowDxfId="423" dataDxfId="422"/>
+    <tableColumn id="4" xr3:uid="{BA7505A4-FE53-4894-8D63-454DE30B8982}" name="Column4" headerRowDxfId="421" dataDxfId="420"/>
+    <tableColumn id="5" xr3:uid="{5D4287DC-D646-4425-80A2-D019E32AE0FC}" name="Column5" headerRowDxfId="419" dataDxfId="418"/>
+    <tableColumn id="6" xr3:uid="{0601A1DD-831B-4C97-A8F3-A15C7D1EF2B6}" name="Column6" headerRowDxfId="417" dataDxfId="416"/>
+    <tableColumn id="7" xr3:uid="{9CCCB30D-97EE-4EB6-93C9-B4A76F6FBAA4}" name="Column7" headerRowDxfId="415" dataDxfId="414"/>
+    <tableColumn id="8" xr3:uid="{894E7A03-214E-4438-B6FF-C1A301F5DFF3}" name="Column8" headerRowDxfId="413" dataDxfId="412"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{E7EB53A2-0CC2-409F-8674-71B93D89E926}" name="Table1333" displayName="Table1333" ref="A82:H84" headerRowCount="0" totalsRowShown="0" headerRowDxfId="303" dataDxfId="301" headerRowBorderDxfId="302" tableBorderDxfId="300">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{E7EB53A2-0CC2-409F-8674-71B93D89E926}" name="Table1333" displayName="Table1333" ref="A82:H84" headerRowCount="0" totalsRowShown="0" headerRowDxfId="251" dataDxfId="249" headerRowBorderDxfId="250" tableBorderDxfId="248">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{96EDADC6-EC94-499B-A9E3-B98756420B22}" name="Column1" headerRowDxfId="299" dataDxfId="298"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{ADD84D58-F662-4D22-93B9-A8C2DCBA8F10}" name="Column8" headerRowDxfId="77" dataDxfId="28"/>
+    <tableColumn id="1" xr3:uid="{96EDADC6-EC94-499B-A9E3-B98756420B22}" name="Column1" headerRowDxfId="247" dataDxfId="246"/>
+    <tableColumn id="2" xr3:uid="{76D5AEF3-C143-4304-B304-79462B43FF5A}" name="Column2" headerRowDxfId="245" dataDxfId="244"/>
+    <tableColumn id="3" xr3:uid="{0377952C-A3CB-4D43-86A9-F89DF4114AE7}" name="Column3" headerRowDxfId="243" dataDxfId="242"/>
+    <tableColumn id="4" xr3:uid="{1DEEB9EB-A73E-4093-BE6B-7C9D44B4D281}" name="Column4" headerRowDxfId="241" dataDxfId="240"/>
+    <tableColumn id="5" xr3:uid="{2804B17A-BAAD-4264-BCEE-936B7A8333D9}" name="Column5" headerRowDxfId="239" dataDxfId="238"/>
+    <tableColumn id="6" xr3:uid="{D1B5BAA7-E8D1-4187-B09F-A7F58985002F}" name="Column6" headerRowDxfId="237" dataDxfId="236"/>
+    <tableColumn id="7" xr3:uid="{2D72B8DB-F20A-427E-B497-8A080D6FF521}" name="Column7" headerRowDxfId="235" dataDxfId="234"/>
+    <tableColumn id="8" xr3:uid="{ADD84D58-F662-4D22-93B9-A8C2DCBA8F10}" name="Column8" headerRowDxfId="233" dataDxfId="232"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{66F896EE-2C52-49F9-9FB4-64FDD1E67106}" name="Table1434" displayName="Table1434" ref="A86:H90" headerRowCount="0" totalsRowShown="0" headerRowDxfId="287" dataDxfId="285" headerRowBorderDxfId="286" tableBorderDxfId="284">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{66F896EE-2C52-49F9-9FB4-64FDD1E67106}" name="Table1434" displayName="Table1434" ref="A86:H90" headerRowCount="0" totalsRowShown="0" headerRowDxfId="231" dataDxfId="229" headerRowBorderDxfId="230" tableBorderDxfId="228">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{4D909DC4-D966-494C-879A-A372CC9DC85F}" name="Column1" headerRowDxfId="283" dataDxfId="282"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0C9D88A1-7C5F-47F6-8C78-D8315F7CB168}" name="Column8" headerRowDxfId="79" dataDxfId="26"/>
+    <tableColumn id="1" xr3:uid="{4D909DC4-D966-494C-879A-A372CC9DC85F}" name="Column1" headerRowDxfId="227" dataDxfId="226"/>
+    <tableColumn id="2" xr3:uid="{FB4C168F-D710-4BE9-919D-3C81DCD9C475}" name="Column2" headerRowDxfId="225" dataDxfId="224"/>
+    <tableColumn id="3" xr3:uid="{54AA9D24-6317-4B1F-864D-3BE19F52D2EF}" name="Column3" headerRowDxfId="223" dataDxfId="222"/>
+    <tableColumn id="4" xr3:uid="{1F63725A-5817-47FB-A9EB-9DD6D81146CB}" name="Column4" headerRowDxfId="221" dataDxfId="220"/>
+    <tableColumn id="5" xr3:uid="{7718A7F2-6BDF-4856-83CA-81F810641E17}" name="Column5" headerRowDxfId="219" dataDxfId="218"/>
+    <tableColumn id="6" xr3:uid="{36941A7F-A39F-412A-80D7-08E6625827AF}" name="Column6" headerRowDxfId="217" dataDxfId="216"/>
+    <tableColumn id="7" xr3:uid="{A16270C1-940D-4E0C-ADE6-23EC5106C05C}" name="Column7" headerRowDxfId="215" dataDxfId="214"/>
+    <tableColumn id="8" xr3:uid="{0C9D88A1-7C5F-47F6-8C78-D8315F7CB168}" name="Column8" headerRowDxfId="213" dataDxfId="212"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{BF5AA8FA-7362-4CD3-B115-117F018E30DB}" name="Table1535" displayName="Table1535" ref="A92:H96" headerRowCount="0" totalsRowShown="0" headerRowDxfId="271" dataDxfId="269" headerRowBorderDxfId="270" tableBorderDxfId="268">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{BF5AA8FA-7362-4CD3-B115-117F018E30DB}" name="Table1535" displayName="Table1535" ref="A92:H96" headerRowCount="0" totalsRowShown="0" headerRowDxfId="211" dataDxfId="209" headerRowBorderDxfId="210" tableBorderDxfId="208">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{DB443A86-A9ED-4975-8097-E9BEB4667778}" name="Column1" headerRowDxfId="267" dataDxfId="266"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{62126F44-385B-4106-9D5A-5AC9C1CDE363}" name="Column8" headerRowDxfId="75" dataDxfId="24"/>
+    <tableColumn id="1" xr3:uid="{DB443A86-A9ED-4975-8097-E9BEB4667778}" name="Column1" headerRowDxfId="207" dataDxfId="206"/>
+    <tableColumn id="2" xr3:uid="{400AF801-9C13-4F91-A56E-E3FD6ADC2E58}" name="Column2" headerRowDxfId="205" dataDxfId="204"/>
+    <tableColumn id="3" xr3:uid="{02B1B652-4CD4-4882-83D7-FE3AE61147FE}" name="Column3" headerRowDxfId="203" dataDxfId="202"/>
+    <tableColumn id="4" xr3:uid="{0028FB0E-E466-4439-A8CE-27270995C71D}" name="Column4" headerRowDxfId="201" dataDxfId="200"/>
+    <tableColumn id="5" xr3:uid="{8872BD7A-5153-40BE-81B1-E2B57B002BC0}" name="Column5" headerRowDxfId="199" dataDxfId="198"/>
+    <tableColumn id="6" xr3:uid="{46F598E6-DA31-43E9-843D-E31AD5A7E3A7}" name="Column6" headerRowDxfId="197" dataDxfId="196"/>
+    <tableColumn id="7" xr3:uid="{F0598F4E-DB0F-4C42-9F71-E3EC236A68B0}" name="Column7" headerRowDxfId="195" dataDxfId="194"/>
+    <tableColumn id="8" xr3:uid="{62126F44-385B-4106-9D5A-5AC9C1CDE363}" name="Column8" headerRowDxfId="193" dataDxfId="192"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{C0219F38-8504-4CB1-9C51-9DE1A65BFA06}" name="Table1636" displayName="Table1636" ref="A98:H108" headerRowCount="0" totalsRowShown="0" headerRowDxfId="255" dataDxfId="253" headerRowBorderDxfId="254" tableBorderDxfId="252">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{C0219F38-8504-4CB1-9C51-9DE1A65BFA06}" name="Table1636" displayName="Table1636" ref="A98:H108" headerRowCount="0" totalsRowShown="0" headerRowDxfId="191" dataDxfId="189" headerRowBorderDxfId="190" tableBorderDxfId="188">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{B4BAD6BC-3220-48E0-ACA9-3C2B99094409}" name="Column1" headerRowDxfId="251" dataDxfId="250"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{1D185C4D-09C7-46BE-A37C-950471076A47}" name="Column8" headerRowDxfId="73" dataDxfId="22"/>
+    <tableColumn id="1" xr3:uid="{B4BAD6BC-3220-48E0-ACA9-3C2B99094409}" name="Column1" headerRowDxfId="187" dataDxfId="186"/>
+    <tableColumn id="2" xr3:uid="{30683435-B8A6-4AD1-A146-406189C11EDB}" name="Column2" headerRowDxfId="185" dataDxfId="184"/>
+    <tableColumn id="3" xr3:uid="{E25F7130-218D-4726-AFE8-28426AF44D98}" name="Column3" headerRowDxfId="183" dataDxfId="182"/>
+    <tableColumn id="4" xr3:uid="{F81EF37D-D149-45B3-8D85-522CF7E4671E}" name="Column4" headerRowDxfId="181" dataDxfId="180"/>
+    <tableColumn id="5" xr3:uid="{250C4545-15B3-4D99-89A0-D0E49DC45676}" name="Column5" headerRowDxfId="179" dataDxfId="178"/>
+    <tableColumn id="6" xr3:uid="{C486049A-1654-429B-A136-CA13D054FC3F}" name="Column6" headerRowDxfId="177" dataDxfId="176"/>
+    <tableColumn id="7" xr3:uid="{3757CF95-CFD3-4A90-9213-3823E8536BF4}" name="Column7" headerRowDxfId="175" dataDxfId="174"/>
+    <tableColumn id="8" xr3:uid="{1D185C4D-09C7-46BE-A37C-950471076A47}" name="Column8" headerRowDxfId="173" dataDxfId="172"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{BD3F45A8-F279-4291-A01C-BD90FAA8C120}" name="Table1737" displayName="Table1737" ref="A110:H112" headerRowCount="0" totalsRowShown="0" headerRowDxfId="239" dataDxfId="237" headerRowBorderDxfId="238" tableBorderDxfId="236">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{BD3F45A8-F279-4291-A01C-BD90FAA8C120}" name="Table1737" displayName="Table1737" ref="A110:H112" headerRowCount="0" totalsRowShown="0" headerRowDxfId="171" dataDxfId="169" headerRowBorderDxfId="170" tableBorderDxfId="168">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{B15BC687-D283-48F6-A148-F8BEE8B8261A}" name="Column1" headerRowDxfId="235" dataDxfId="234"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{E7CDAC05-5D08-43D3-9E11-C621CCB528B7}" name="Column8" headerRowDxfId="71" dataDxfId="20"/>
+    <tableColumn id="1" xr3:uid="{B15BC687-D283-48F6-A148-F8BEE8B8261A}" name="Column1" headerRowDxfId="167" dataDxfId="166"/>
+    <tableColumn id="2" xr3:uid="{BEA2C8C2-96FD-4645-BA66-35042A1C24FF}" name="Column2" headerRowDxfId="165" dataDxfId="164"/>
+    <tableColumn id="3" xr3:uid="{25C61242-6153-415D-93CA-63FE8E34B5E5}" name="Column3" headerRowDxfId="163" dataDxfId="162"/>
+    <tableColumn id="4" xr3:uid="{98832A03-E910-4F8F-AFD4-5B13D601541B}" name="Column4" headerRowDxfId="161" dataDxfId="160"/>
+    <tableColumn id="5" xr3:uid="{95A826F5-99C4-470D-882F-6E4555D25E1B}" name="Column5" headerRowDxfId="159" dataDxfId="158"/>
+    <tableColumn id="6" xr3:uid="{8C34D915-0FF5-4BCE-990D-FC7D409A39AA}" name="Column6" headerRowDxfId="157" dataDxfId="156"/>
+    <tableColumn id="7" xr3:uid="{1198056D-AB3E-4C3C-B122-FA3A87789B18}" name="Column7" headerRowDxfId="155" dataDxfId="154"/>
+    <tableColumn id="8" xr3:uid="{E7CDAC05-5D08-43D3-9E11-C621CCB528B7}" name="Column8" headerRowDxfId="153" dataDxfId="152"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{2507384B-3840-45AF-9254-33BFD82A6D68}" name="Table182038" displayName="Table182038" ref="A123:H140" headerRowCount="0" totalsRowShown="0" headerRowDxfId="223" dataDxfId="222" tableBorderDxfId="221" totalsRowBorderDxfId="220">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{2507384B-3840-45AF-9254-33BFD82A6D68}" name="Table182038" displayName="Table182038" ref="A123:H140" headerRowCount="0" totalsRowShown="0" headerRowDxfId="151" dataDxfId="150" tableBorderDxfId="149" totalsRowBorderDxfId="148">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{03DBE034-C149-4AA8-A0FB-93F2077CB20A}" name="Column1" headerRowDxfId="219" dataDxfId="218"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{4EC2913E-BE9E-4F74-83B6-61599150CAE4}" name="Column8" headerRowDxfId="67" dataDxfId="18"/>
+    <tableColumn id="1" xr3:uid="{03DBE034-C149-4AA8-A0FB-93F2077CB20A}" name="Column1" headerRowDxfId="147" dataDxfId="146"/>
+    <tableColumn id="2" xr3:uid="{F36B5A97-9965-48E7-B179-494A37C7C4B8}" name="Column2" headerRowDxfId="145" dataDxfId="144"/>
+    <tableColumn id="3" xr3:uid="{D4C8D373-C6BB-44F0-A675-801762CE34ED}" name="Column3" headerRowDxfId="143" dataDxfId="142"/>
+    <tableColumn id="4" xr3:uid="{600BD178-42F1-4154-B873-643B36723B5A}" name="Column4" dataDxfId="141"/>
+    <tableColumn id="5" xr3:uid="{92266E31-558E-41ED-A075-9BA8BCA93B08}" name="Column5" dataDxfId="140"/>
+    <tableColumn id="6" xr3:uid="{D8507D2E-8908-413F-92D4-9CF794036F3B}" name="Column6" dataDxfId="139"/>
+    <tableColumn id="7" xr3:uid="{86E29D31-0248-4CEA-8349-FF4310B5F284}" name="Column7" headerRowDxfId="138" dataDxfId="137"/>
+    <tableColumn id="8" xr3:uid="{4EC2913E-BE9E-4F74-83B6-61599150CAE4}" name="Column8" headerRowDxfId="136" dataDxfId="135"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{0A46D1DA-3058-4C11-AAA9-CC63C4FDEEB3}" name="Table1839" displayName="Table1839" ref="A114:H121" headerRowCount="0" totalsRowShown="0" headerRowDxfId="210" dataDxfId="209" tableBorderDxfId="208" totalsRowBorderDxfId="207">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{0A46D1DA-3058-4C11-AAA9-CC63C4FDEEB3}" name="Table1839" displayName="Table1839" ref="A114:H121" headerRowCount="0" totalsRowShown="0" headerRowDxfId="134" dataDxfId="133" tableBorderDxfId="132" totalsRowBorderDxfId="131">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{86A3174F-46B3-4909-A334-2A46F1C38EC9}" name="Column1" headerRowDxfId="206" dataDxfId="205"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{97417179-59BE-427A-B1D2-FA4B2BDE71B6}" name="Column8" headerRowDxfId="69" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{86A3174F-46B3-4909-A334-2A46F1C38EC9}" name="Column1" headerRowDxfId="130" dataDxfId="129"/>
+    <tableColumn id="2" xr3:uid="{94611925-2C5A-4314-95C5-0061AC259E52}" name="Column2" headerRowDxfId="128" dataDxfId="127"/>
+    <tableColumn id="3" xr3:uid="{70FC1598-D011-46CF-B6AD-5BC96C7AE0B2}" name="Column3" headerRowDxfId="126" dataDxfId="125"/>
+    <tableColumn id="4" xr3:uid="{AE5440EF-E4EA-424C-9A79-1A1A9AD2C149}" name="Column4" dataDxfId="124"/>
+    <tableColumn id="5" xr3:uid="{D5B9FC94-3CC7-47EE-B584-39D988209503}" name="Column5" dataDxfId="123"/>
+    <tableColumn id="6" xr3:uid="{00BE2AB3-8901-4196-918D-B26093088020}" name="Column6" dataDxfId="122"/>
+    <tableColumn id="7" xr3:uid="{20D879F9-445C-4F30-9BE0-65CB6909ADE4}" name="Column7" headerRowDxfId="121" dataDxfId="120"/>
+    <tableColumn id="8" xr3:uid="{97417179-59BE-427A-B1D2-FA4B2BDE71B6}" name="Column8" headerRowDxfId="119" dataDxfId="118"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{83A1AD07-4010-4FC8-AE4B-3A6F44217269}" name="Table2040" displayName="Table2040" ref="A142:H142" headerRowCount="0" totalsRowShown="0" headerRowDxfId="197" dataDxfId="196" tableBorderDxfId="195">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{83A1AD07-4010-4FC8-AE4B-3A6F44217269}" name="Table2040" displayName="Table2040" ref="A142:H142" headerRowCount="0" totalsRowShown="0" headerRowDxfId="117" dataDxfId="116" tableBorderDxfId="115">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{3012DAAE-8C73-4033-9CDF-AE995AC730F1}" name="Column1" headerRowDxfId="194" dataDxfId="193"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{83D97430-C611-48C3-9DC2-35303B950257}" name="Column8" headerRowDxfId="65" dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{3012DAAE-8C73-4033-9CDF-AE995AC730F1}" name="Column1" headerRowDxfId="114" dataDxfId="113"/>
+    <tableColumn id="2" xr3:uid="{99B920AF-5BC2-43ED-A505-2B3E86B725A7}" name="Column2" headerRowDxfId="112" dataDxfId="111"/>
+    <tableColumn id="3" xr3:uid="{C1A503F4-D83A-41ED-8EEC-DA31D6705EA5}" name="Column3" headerRowDxfId="110" dataDxfId="109"/>
+    <tableColumn id="4" xr3:uid="{A6EF2C7C-0A5C-4A2E-83C7-94A37440D2A9}" name="Column4" headerRowDxfId="108" dataDxfId="107"/>
+    <tableColumn id="5" xr3:uid="{50FB36DA-25AE-46D8-BA15-87582FCC23EC}" name="Column5" headerRowDxfId="106" dataDxfId="105"/>
+    <tableColumn id="6" xr3:uid="{C23F0E46-F448-4832-A60B-08C43B53DAEB}" name="Column6" headerRowDxfId="104" dataDxfId="103"/>
+    <tableColumn id="7" xr3:uid="{8C6CA9D1-F4E9-42A1-A654-5314858C51FB}" name="Column7" headerRowDxfId="102" dataDxfId="101"/>
+    <tableColumn id="8" xr3:uid="{83D97430-C611-48C3-9DC2-35303B950257}" name="Column8" headerRowDxfId="100" dataDxfId="99"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{EDDE0885-EAB9-49CB-A32A-84CDDB27964F}" name="Table2141" displayName="Table2141" ref="A144:H155" headerRowCount="0" totalsRowShown="0" headerRowDxfId="182" dataDxfId="181" tableBorderDxfId="180" totalsRowBorderDxfId="179">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{EDDE0885-EAB9-49CB-A32A-84CDDB27964F}" name="Table2141" displayName="Table2141" ref="A144:H155" headerRowCount="0" totalsRowShown="0" headerRowDxfId="98" dataDxfId="97" tableBorderDxfId="96" totalsRowBorderDxfId="95">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{55F6BEE1-51DE-4345-BA0B-107D7502D4B4}" name="Column1" headerRowDxfId="178" dataDxfId="177"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{D99F858D-3F6A-4D90-8FCB-DA9150A2DF16}" name="Column8" headerRowDxfId="63" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{55F6BEE1-51DE-4345-BA0B-107D7502D4B4}" name="Column1" headerRowDxfId="94" dataDxfId="93"/>
+    <tableColumn id="2" xr3:uid="{FE976299-2B2F-44BA-B98E-0D2ECA629F03}" name="Column2" headerRowDxfId="92" dataDxfId="91"/>
+    <tableColumn id="3" xr3:uid="{DBAABAA3-B99B-414E-A073-FE395D8DFDE3}" name="Column3" headerRowDxfId="90" dataDxfId="89"/>
+    <tableColumn id="4" xr3:uid="{AA76EBB7-E4FB-4927-ADA5-BFC4AE70CF4F}" name="Column4" headerRowDxfId="88" dataDxfId="87"/>
+    <tableColumn id="5" xr3:uid="{161317DC-E932-42EF-BB0A-7FC360EBD872}" name="Column5" headerRowDxfId="86" dataDxfId="85"/>
+    <tableColumn id="6" xr3:uid="{58ABB2BA-B493-4728-BA8E-71552BE6CE53}" name="Column6" headerRowDxfId="84" dataDxfId="83"/>
+    <tableColumn id="7" xr3:uid="{11EDF9E4-FC34-4FC0-B28A-3A129687B808}" name="Column7" headerRowDxfId="82" dataDxfId="81"/>
+    <tableColumn id="8" xr3:uid="{D99F858D-3F6A-4D90-8FCB-DA9150A2DF16}" name="Column8" headerRowDxfId="80" dataDxfId="79"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="41" xr:uid="{6EFCCBEC-46FD-4690-A660-921CD5CF4238}" name="Table212342" displayName="Table212342" ref="A157:H169" headerRowCount="0" totalsRowShown="0" headerRowDxfId="166" dataDxfId="165" tableBorderDxfId="164" totalsRowBorderDxfId="163">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="41" xr:uid="{6EFCCBEC-46FD-4690-A660-921CD5CF4238}" name="Table212342" displayName="Table212342" ref="A157:H169" headerRowCount="0" totalsRowShown="0" headerRowDxfId="78" dataDxfId="77" tableBorderDxfId="76" totalsRowBorderDxfId="75">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{27D09BE8-6192-4E2A-B597-48DA14CC8C76}" name="Column1" headerRowDxfId="162" dataDxfId="161"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{FFFB253F-2A15-4A4A-B1A7-6DEF4E9C4242}" name="Column8" headerRowDxfId="61" dataDxfId="10"/>
+    <tableColumn id="1" xr3:uid="{27D09BE8-6192-4E2A-B597-48DA14CC8C76}" name="Column1" headerRowDxfId="74" dataDxfId="73"/>
+    <tableColumn id="2" xr3:uid="{9BD912FD-92E8-4A17-80E0-F364508F0B34}" name="Column2" headerRowDxfId="72" dataDxfId="71"/>
+    <tableColumn id="3" xr3:uid="{5B0A8114-C23F-42D6-8157-2916AC70E444}" name="Column3" headerRowDxfId="70" dataDxfId="69"/>
+    <tableColumn id="4" xr3:uid="{97E480CC-E56B-4310-B1DC-256B8ABB84BB}" name="Column4" headerRowDxfId="68" dataDxfId="67"/>
+    <tableColumn id="5" xr3:uid="{8C548BEE-CADD-4D5D-A32F-66138B8BCF2B}" name="Column5" headerRowDxfId="66" dataDxfId="65"/>
+    <tableColumn id="6" xr3:uid="{C84927B1-2089-43FB-B2CF-951F0556D48E}" name="Column6" headerRowDxfId="64" dataDxfId="63"/>
+    <tableColumn id="7" xr3:uid="{623042D8-AF1A-4897-877B-1ABF77A2D106}" name="Column7" headerRowDxfId="62" dataDxfId="61"/>
+    <tableColumn id="8" xr3:uid="{FFFB253F-2A15-4A4A-B1A7-6DEF4E9C4242}" name="Column8" headerRowDxfId="60" dataDxfId="59"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E49BEEEC-AB73-4ACB-BB23-584396B8A1DA}" name="Table19" displayName="Table19" ref="A4:H15" headerRowCount="0" totalsRowShown="0" headerRowDxfId="436" dataDxfId="434" headerRowBorderDxfId="435" tableBorderDxfId="433">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E49BEEEC-AB73-4ACB-BB23-584396B8A1DA}" name="Table19" displayName="Table19" ref="A4:H15" headerRowCount="0" totalsRowShown="0" headerRowDxfId="411" dataDxfId="409" headerRowBorderDxfId="410" tableBorderDxfId="408">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{683FEE95-EC18-44E9-AF60-0405FDF59A62}" name="Column1" headerRowDxfId="432" dataDxfId="431"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{9E806DE7-55BA-4C7B-8111-38065B91CBD3}" name="Column8" headerRowDxfId="91" dataDxfId="44"/>
+    <tableColumn id="1" xr3:uid="{683FEE95-EC18-44E9-AF60-0405FDF59A62}" name="Column1" headerRowDxfId="407" dataDxfId="406"/>
+    <tableColumn id="2" xr3:uid="{CA1BB6DD-9011-4769-A49B-3F7D778619F4}" name="Column2" headerRowDxfId="405" dataDxfId="404"/>
+    <tableColumn id="3" xr3:uid="{366269D4-93B0-45E7-8C07-A1E404608102}" name="Column3" headerRowDxfId="403" dataDxfId="402"/>
+    <tableColumn id="4" xr3:uid="{4D51B80F-CD67-4BA6-9702-C156B4B1DF00}" name="Column4" headerRowDxfId="401" dataDxfId="400"/>
+    <tableColumn id="5" xr3:uid="{62C8A12E-AF58-4E9D-9F9A-91BCA2CCB4F4}" name="Column5" headerRowDxfId="399" dataDxfId="398"/>
+    <tableColumn id="6" xr3:uid="{E18362F4-673B-4287-9D3C-DCF99FB1205A}" name="Column6" headerRowDxfId="397" dataDxfId="396"/>
+    <tableColumn id="7" xr3:uid="{3C10A74B-5F62-4F8D-A264-105AF79BD5D4}" name="Column7" headerRowDxfId="395" dataDxfId="394"/>
+    <tableColumn id="8" xr3:uid="{9E806DE7-55BA-4C7B-8111-38065B91CBD3}" name="Column8" headerRowDxfId="393" dataDxfId="392"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{51914261-6D74-4715-945B-D2EA28EA68BF}" name="Table1" displayName="Table1" ref="A172:H176" headerRowCount="0" totalsRowShown="0" tableBorderDxfId="60">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{51914261-6D74-4715-945B-D2EA28EA68BF}" name="Table1" displayName="Table1" ref="A172:H176" headerRowCount="0" totalsRowShown="0" tableBorderDxfId="58">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{9F6619D0-2927-4743-9EA5-5D3ED34538D6}" name="Column1" headerRowDxfId="46" dataDxfId="59"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{C3D451F5-3A38-4B1B-869E-322042F0DF26}" name="Column8" headerRowDxfId="53" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{9F6619D0-2927-4743-9EA5-5D3ED34538D6}" name="Column1" headerRowDxfId="57" dataDxfId="56"/>
+    <tableColumn id="2" xr3:uid="{C0801D01-90AE-416A-B522-CD80C24C49F6}" name="Column2" headerRowDxfId="55" dataDxfId="54"/>
+    <tableColumn id="3" xr3:uid="{5388341F-51B8-4782-BEA8-70BF0934A518}" name="Column3" headerRowDxfId="53" dataDxfId="52"/>
+    <tableColumn id="4" xr3:uid="{48720384-DD3D-4A61-9352-819EEAD8B6C6}" name="Column4" headerRowDxfId="51" dataDxfId="50"/>
+    <tableColumn id="5" xr3:uid="{AEBD1772-7EC5-4AEF-B6D4-4373A9228C41}" name="Column5" headerRowDxfId="49" dataDxfId="48"/>
+    <tableColumn id="6" xr3:uid="{9E51542D-F10F-4112-AFA3-E65D9539EA0A}" name="Column6" headerRowDxfId="47" dataDxfId="46"/>
+    <tableColumn id="7" xr3:uid="{1F85A1E4-729C-481A-A6E4-554A91D1E667}" name="Column7" headerRowDxfId="45" dataDxfId="44"/>
+    <tableColumn id="8" xr3:uid="{C3D451F5-3A38-4B1B-869E-322042F0DF26}" name="Column8" headerRowDxfId="43" dataDxfId="42"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="42" xr:uid="{1A572DDD-D145-469A-A724-3E9FEF79AEF6}" name="Table2443" displayName="Table2443" ref="A3:H56" headerRowCount="0" totalsRowShown="0" headerRowDxfId="150" dataDxfId="148" headerRowBorderDxfId="149" tableBorderDxfId="147" totalsRowBorderDxfId="146">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="42" xr:uid="{1A572DDD-D145-469A-A724-3E9FEF79AEF6}" name="Table2443" displayName="Table2443" ref="A3:H56" headerRowCount="0" totalsRowShown="0" headerRowDxfId="41" dataDxfId="39" headerRowBorderDxfId="40" tableBorderDxfId="38" totalsRowBorderDxfId="37">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{AEDBD33E-9EF1-4C45-93DA-290B98CF74B1}" name="Column1" headerRowDxfId="145" dataDxfId="144"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{C86CD20C-BFF3-468C-A576-F8A29706C8F0}" name="Column8" headerRowDxfId="6" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{AEDBD33E-9EF1-4C45-93DA-290B98CF74B1}" name="Column1" headerRowDxfId="36" dataDxfId="35"/>
+    <tableColumn id="2" xr3:uid="{A5999383-6514-4CB0-911A-08C32B2D8455}" name="Column2" headerRowDxfId="34" dataDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{174377A2-1502-49FA-A28E-C8A4AF945814}" name="Column3" headerRowDxfId="32" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{FB3CAF5E-B858-432A-8BAE-FD3B0212ED6D}" name="Column4" headerRowDxfId="30" dataDxfId="29"/>
+    <tableColumn id="5" xr3:uid="{B64A150A-A576-468E-B818-1AD72367C94C}" name="Column5" headerRowDxfId="28" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{C64A2148-15A2-4920-A033-F036ECC62FE4}" name="Column6" headerRowDxfId="26" dataDxfId="25"/>
+    <tableColumn id="7" xr3:uid="{C5700260-74EF-47A5-B49B-19BECA3861AE}" name="Column7" headerRowDxfId="24" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{C86CD20C-BFF3-468C-A576-F8A29706C8F0}" name="Column8" headerRowDxfId="22" dataDxfId="21"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A3:H16" headerRowCount="0" totalsRowShown="0" headerRowDxfId="133" dataDxfId="131" headerRowBorderDxfId="132" tableBorderDxfId="130" totalsRowBorderDxfId="129">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A3:H16" headerRowCount="0" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="128" dataDxfId="127"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{1BA548B2-B564-4F40-A918-01A7C7B884C9}" name="Column8" headerRowDxfId="2" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="15" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{E29AC695-AB6C-4506-B441-D7EA6B161F6B}" name="Column2" headerRowDxfId="13" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{91A74E75-5BBA-4AF9-A3ED-A91A9D268BEB}" name="Column3" headerRowDxfId="11" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{6D3AFE28-242E-46C7-8983-09B1D7EA5925}" name="Column4" headerRowDxfId="9" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{8B815E5E-B405-4988-A352-F1E7B2A4310E}" name="Column5" headerRowDxfId="7" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{1E4A29DA-3C76-4B82-A830-AEA045156C02}" name="Column6" headerRowDxfId="5" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{083CDFA8-CDE0-480A-AC0D-A80B118A3B68}" name="Column7" headerRowDxfId="3" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{1BA548B2-B564-4F40-A918-01A7C7B884C9}" name="Column8" headerRowDxfId="1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{15C64921-9846-472D-9780-225950A9528D}" name="Table124" displayName="Table124" ref="A4:F90" headerRowCount="0" headerRowDxfId="116" headerRowBorderDxfId="115" tableBorderDxfId="114">
-[...6 lines deleted...]
-    <tableColumn id="6" xr3:uid="{8D35FB28-848B-4BB6-B313-52E4E11C8970}" name="Column6" totalsRowFunction="count" headerRowDxfId="98" dataDxfId="97" totalsRowDxfId="96"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{15C64921-9846-472D-9780-225950A9528D}" name="Table124" displayName="Table124" ref="A4:G90" headerRowCount="0" headerRowDxfId="456" headerRowBorderDxfId="455" tableBorderDxfId="454">
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{EBB6F8E7-35A7-453D-8FDC-2A5BABD9EDBF}" name="Column1" totalsRowLabel="Total" headerRowDxfId="453" dataDxfId="452" totalsRowDxfId="451"/>
+    <tableColumn id="2" xr3:uid="{4B282910-93C2-490F-8A53-A5481259E66B}" name="Column2" headerRowDxfId="450" dataDxfId="449" totalsRowDxfId="448"/>
+    <tableColumn id="3" xr3:uid="{FCEE754E-D793-42C6-A742-C2015BEDCF97}" name="Column3" headerRowDxfId="447" dataDxfId="446" totalsRowDxfId="445"/>
+    <tableColumn id="4" xr3:uid="{276249E3-0667-4F15-A4F4-7E9B0841A434}" name="Column4" headerRowDxfId="444" dataDxfId="443" totalsRowDxfId="442"/>
+    <tableColumn id="5" xr3:uid="{5E3F334F-01AA-4E75-890D-A3C90FD10A1D}" name="Column5" headerRowDxfId="441" dataDxfId="440" totalsRowDxfId="439"/>
+    <tableColumn id="6" xr3:uid="{8D35FB28-848B-4BB6-B313-52E4E11C8970}" name="Column6" totalsRowFunction="count" headerRowDxfId="438" dataDxfId="437" totalsRowDxfId="436"/>
+    <tableColumn id="7" xr3:uid="{8C16B48A-B947-40C9-93DF-30233F6F942C}" name="Column7" headerRowDxfId="435" dataDxfId="434" totalsRowDxfId="433"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{63C9C03A-F92D-4794-A907-8524C772C8F7}" name="Table626" displayName="Table626" ref="A17:H22" headerRowCount="0" totalsRowShown="0" headerRowDxfId="419" dataDxfId="417" headerRowBorderDxfId="418" tableBorderDxfId="416">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{63C9C03A-F92D-4794-A907-8524C772C8F7}" name="Table626" displayName="Table626" ref="A17:H22" headerRowCount="0" totalsRowShown="0" headerRowDxfId="391" dataDxfId="389" headerRowBorderDxfId="390" tableBorderDxfId="388">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{C88989CD-7A55-47C6-B267-2FA156C39929}" name="Column1" headerRowDxfId="415" dataDxfId="414"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{A90FC288-098E-4AC7-81A6-FFE7021C591A}" name="Column8" headerRowDxfId="89" dataDxfId="42"/>
+    <tableColumn id="1" xr3:uid="{C88989CD-7A55-47C6-B267-2FA156C39929}" name="Column1" headerRowDxfId="387" dataDxfId="386"/>
+    <tableColumn id="2" xr3:uid="{2E8ABB5B-69C4-481B-80EF-0457EEA67D06}" name="Column2" headerRowDxfId="385" dataDxfId="384"/>
+    <tableColumn id="3" xr3:uid="{8CEC2F06-7A3D-4F56-9C85-F17040AD9483}" name="Column3" headerRowDxfId="383" dataDxfId="382"/>
+    <tableColumn id="4" xr3:uid="{620C0D67-59EE-449E-9C8F-2139F967EB76}" name="Column4" headerRowDxfId="381" dataDxfId="380"/>
+    <tableColumn id="5" xr3:uid="{B6A493E1-4A1C-4D97-A7F3-2C500CFCB116}" name="Column5" headerRowDxfId="379" dataDxfId="378"/>
+    <tableColumn id="6" xr3:uid="{677E77C8-7CA1-4EAC-8822-49FC54431C89}" name="Column6" headerRowDxfId="377" dataDxfId="376"/>
+    <tableColumn id="7" xr3:uid="{C8A09494-29D6-46CD-8EAD-159D1BC2931F}" name="Column7" headerRowDxfId="375" dataDxfId="374"/>
+    <tableColumn id="8" xr3:uid="{A90FC288-098E-4AC7-81A6-FFE7021C591A}" name="Column8" headerRowDxfId="373" dataDxfId="372"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{D1ACC19B-3A38-4DDC-90C2-660022760AB8}" name="Table727" displayName="Table727" ref="A24:H29" headerRowCount="0" totalsRowShown="0" headerRowDxfId="403" dataDxfId="401" headerRowBorderDxfId="402" tableBorderDxfId="400">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{D1ACC19B-3A38-4DDC-90C2-660022760AB8}" name="Table727" displayName="Table727" ref="A24:H29" headerRowCount="0" totalsRowShown="0" headerRowDxfId="371" dataDxfId="369" headerRowBorderDxfId="370" tableBorderDxfId="368">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{3805A106-9769-4836-A5F8-5334F0545719}" name="Column1" headerRowDxfId="399" dataDxfId="398"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{F79074AA-0F7F-4D3A-A18B-FEA870B9A219}" name="Column8" headerRowDxfId="88" dataDxfId="40"/>
+    <tableColumn id="1" xr3:uid="{3805A106-9769-4836-A5F8-5334F0545719}" name="Column1" headerRowDxfId="367" dataDxfId="366"/>
+    <tableColumn id="2" xr3:uid="{2F9A5B83-19F0-46CC-B420-496761F96E16}" name="Column2" headerRowDxfId="365" dataDxfId="364"/>
+    <tableColumn id="3" xr3:uid="{BA53C37E-9F8D-4C74-AEAD-5E6E1186C8B3}" name="Column3" headerRowDxfId="363" dataDxfId="362"/>
+    <tableColumn id="4" xr3:uid="{487BDBD1-EB12-460C-B95E-E557AEB1A1AE}" name="Column4" headerRowDxfId="361" dataDxfId="360"/>
+    <tableColumn id="5" xr3:uid="{1149894E-C7D0-4CCC-A17F-CCDBFD726779}" name="Column5" headerRowDxfId="359" dataDxfId="358"/>
+    <tableColumn id="6" xr3:uid="{D7D2A55E-63E4-4C89-8CCF-EAF3BBCF08D3}" name="Column6" headerRowDxfId="357" dataDxfId="356"/>
+    <tableColumn id="7" xr3:uid="{C99BBB58-9C60-448C-B822-4AD0771C145E}" name="Column7" headerRowDxfId="355" dataDxfId="354"/>
+    <tableColumn id="8" xr3:uid="{F79074AA-0F7F-4D3A-A18B-FEA870B9A219}" name="Column8" headerRowDxfId="353" dataDxfId="352"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{35F4C1A7-439D-4BCE-B0BD-FC78FC204441}" name="Table828" displayName="Table828" ref="A31:H32" headerRowCount="0" totalsRowShown="0" headerRowDxfId="386" dataDxfId="384" headerRowBorderDxfId="385" tableBorderDxfId="383">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{35F4C1A7-439D-4BCE-B0BD-FC78FC204441}" name="Table828" displayName="Table828" ref="A31:H32" headerRowCount="0" totalsRowShown="0" headerRowDxfId="351" dataDxfId="349" headerRowBorderDxfId="350" tableBorderDxfId="348">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{F2348ECF-A572-40BC-85BC-761F64F7113F}" name="Column1" headerRowDxfId="382" dataDxfId="381"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{F73125ED-24E7-4333-867C-28701ACDFA0D}" name="Column8" headerRowDxfId="87" dataDxfId="38"/>
+    <tableColumn id="1" xr3:uid="{F2348ECF-A572-40BC-85BC-761F64F7113F}" name="Column1" headerRowDxfId="347" dataDxfId="346"/>
+    <tableColumn id="2" xr3:uid="{78B7A3A2-3660-4317-9DF1-FD7DD2D21D3B}" name="Column2" headerRowDxfId="345" dataDxfId="344"/>
+    <tableColumn id="3" xr3:uid="{25D7E1B5-601C-40DD-B01D-CB47AF60C61E}" name="Column3" headerRowDxfId="343" dataDxfId="342"/>
+    <tableColumn id="4" xr3:uid="{19D9611C-A952-4A1F-AFA5-CA6CC00939FE}" name="Column4" headerRowDxfId="341" dataDxfId="340"/>
+    <tableColumn id="5" xr3:uid="{1A62400C-FAD6-4884-A8BD-4B82AEAAFB72}" name="Column5" headerRowDxfId="339" dataDxfId="338"/>
+    <tableColumn id="6" xr3:uid="{227F2CC8-8127-41E7-8EDC-8B13F3829E45}" name="Column6" headerRowDxfId="337" dataDxfId="336"/>
+    <tableColumn id="7" xr3:uid="{F0CC6A34-6E55-4BCA-9A52-C655C3D788C7}" name="Column7" headerRowDxfId="335" dataDxfId="334"/>
+    <tableColumn id="8" xr3:uid="{F73125ED-24E7-4333-867C-28701ACDFA0D}" name="Column8" headerRowDxfId="333" dataDxfId="332"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{374077DC-0C7C-4321-B994-4A6587BA43B1}" name="Table929" displayName="Table929" ref="A34:H42" headerRowCount="0" totalsRowShown="0" headerRowDxfId="369" dataDxfId="367" headerRowBorderDxfId="368" tableBorderDxfId="366">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{374077DC-0C7C-4321-B994-4A6587BA43B1}" name="Table929" displayName="Table929" ref="A34:H42" headerRowCount="0" totalsRowShown="0" headerRowDxfId="331" dataDxfId="329" headerRowBorderDxfId="330" tableBorderDxfId="328">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{D0982ABB-6860-4A85-B8A9-0A0872688107}" name="Column1" headerRowDxfId="365" dataDxfId="364"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{155B9862-C85C-4018-A698-F4E38EABB36E}" name="Column8" headerRowDxfId="86" dataDxfId="36"/>
+    <tableColumn id="1" xr3:uid="{D0982ABB-6860-4A85-B8A9-0A0872688107}" name="Column1" headerRowDxfId="327" dataDxfId="326"/>
+    <tableColumn id="2" xr3:uid="{CD63DE6B-60BF-4E17-A580-02BC669ACCA1}" name="Column2" headerRowDxfId="325" dataDxfId="324"/>
+    <tableColumn id="3" xr3:uid="{A65CEC43-4FBF-4334-A440-680E7C5CC96F}" name="Column3" headerRowDxfId="323" dataDxfId="322"/>
+    <tableColumn id="4" xr3:uid="{807DF139-344A-4FB3-A0FB-EA22A3274D45}" name="Column4" headerRowDxfId="321" dataDxfId="320"/>
+    <tableColumn id="5" xr3:uid="{E672CB36-29E6-44AD-9205-B885BCBFD50E}" name="Column5" headerRowDxfId="319" dataDxfId="318"/>
+    <tableColumn id="6" xr3:uid="{94CD8970-735F-4BB9-A6EC-60207EB20542}" name="Column6" headerRowDxfId="317" dataDxfId="316"/>
+    <tableColumn id="7" xr3:uid="{815825E3-E91C-435A-83C1-60D97F50581D}" name="Column7" headerRowDxfId="315" dataDxfId="314"/>
+    <tableColumn id="8" xr3:uid="{155B9862-C85C-4018-A698-F4E38EABB36E}" name="Column8" headerRowDxfId="313" dataDxfId="312"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{66B9E88B-93C5-43DD-8B73-10979524B6A4}" name="Table1030" displayName="Table1030" ref="A44:H47" headerRowCount="0" totalsRowShown="0" headerRowDxfId="352" dataDxfId="350" headerRowBorderDxfId="351" tableBorderDxfId="349">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{66B9E88B-93C5-43DD-8B73-10979524B6A4}" name="Table1030" displayName="Table1030" ref="A44:H47" headerRowCount="0" totalsRowShown="0" headerRowDxfId="311" dataDxfId="309" headerRowBorderDxfId="310" tableBorderDxfId="308">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{C0290E5A-CF13-468E-B346-331C451519C7}" name="Column1" headerRowDxfId="348" dataDxfId="347"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{9CD17CDB-DA35-4C85-8524-19F1A94FDBB4}" name="Column8" headerRowDxfId="84" dataDxfId="34"/>
+    <tableColumn id="1" xr3:uid="{C0290E5A-CF13-468E-B346-331C451519C7}" name="Column1" headerRowDxfId="307" dataDxfId="306"/>
+    <tableColumn id="2" xr3:uid="{D899D7C1-2CA2-4FDB-BE4D-CF4E20D51A68}" name="Column2" headerRowDxfId="305" dataDxfId="304"/>
+    <tableColumn id="3" xr3:uid="{EF9DE44A-7C52-48B0-A747-E6A3022BEE39}" name="Column3" headerRowDxfId="303" dataDxfId="302"/>
+    <tableColumn id="4" xr3:uid="{0E0244F3-7A0E-42D2-8E01-B11FCBE1E461}" name="Column4" headerRowDxfId="301" dataDxfId="300"/>
+    <tableColumn id="5" xr3:uid="{A2439689-A775-43E8-BB67-8FA3292E2CF3}" name="Column5" headerRowDxfId="299" dataDxfId="298"/>
+    <tableColumn id="6" xr3:uid="{A5A88BCC-A5E4-4D74-9EAC-AB15D4BD81C0}" name="Column6" headerRowDxfId="297" dataDxfId="296"/>
+    <tableColumn id="7" xr3:uid="{433DD1F1-1515-4D2B-8D9F-7B2C9AD81C0C}" name="Column7" headerRowDxfId="295" dataDxfId="294"/>
+    <tableColumn id="8" xr3:uid="{9CD17CDB-DA35-4C85-8524-19F1A94FDBB4}" name="Column8" headerRowDxfId="293" dataDxfId="292"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{3ADE0392-4FFD-4A01-ADF2-B67C66F650D8}" name="Table1131" displayName="Table1131" ref="A49:H69" headerRowCount="0" totalsRowShown="0" headerRowDxfId="336" dataDxfId="334" headerRowBorderDxfId="335" tableBorderDxfId="333">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{3ADE0392-4FFD-4A01-ADF2-B67C66F650D8}" name="Table1131" displayName="Table1131" ref="A49:H69" headerRowCount="0" totalsRowShown="0" headerRowDxfId="291" dataDxfId="289" headerRowBorderDxfId="290" tableBorderDxfId="288">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{287180AB-AAAC-4BEB-A74C-A68A3C4097C4}" name="Column1" headerRowDxfId="332" dataDxfId="331"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0C60D4DD-7172-465F-930F-F7F6F3CBBBB9}" name="Column8" headerRowDxfId="83" dataDxfId="32"/>
+    <tableColumn id="1" xr3:uid="{287180AB-AAAC-4BEB-A74C-A68A3C4097C4}" name="Column1" headerRowDxfId="287" dataDxfId="286"/>
+    <tableColumn id="2" xr3:uid="{7D391035-AB7B-4CEB-AED7-0B31BD0FA5ED}" name="Column2" headerRowDxfId="285" dataDxfId="284"/>
+    <tableColumn id="3" xr3:uid="{2D55910F-5ACC-4E86-AC1C-B6F50B174A18}" name="Column3" headerRowDxfId="283" dataDxfId="282"/>
+    <tableColumn id="4" xr3:uid="{461C26F4-DF17-4E47-BEB7-C29DD9E9BC62}" name="Column4" headerRowDxfId="281" dataDxfId="280"/>
+    <tableColumn id="5" xr3:uid="{EE333F51-7252-42C7-985F-2D2AC5BDC076}" name="Column5" headerRowDxfId="279" dataDxfId="278"/>
+    <tableColumn id="6" xr3:uid="{AE2CE3B3-9B0C-420B-AD5C-6559C46C5203}" name="Column6" headerRowDxfId="277" dataDxfId="276"/>
+    <tableColumn id="7" xr3:uid="{91ACBF74-05BA-45BF-9769-0E92407B0CAE}" name="Column7" headerRowDxfId="275" dataDxfId="274"/>
+    <tableColumn id="8" xr3:uid="{0C60D4DD-7172-465F-930F-F7F6F3CBBBB9}" name="Column8" headerRowDxfId="273" dataDxfId="272"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{290FAD5D-46DC-479E-B02D-4AF728EF533D}" name="Table1232" displayName="Table1232" ref="A71:H80" headerRowCount="0" totalsRowShown="0" headerRowDxfId="319" dataDxfId="317" headerRowBorderDxfId="318" tableBorderDxfId="316">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{290FAD5D-46DC-479E-B02D-4AF728EF533D}" name="Table1232" displayName="Table1232" ref="A71:H80" headerRowCount="0" totalsRowShown="0" headerRowDxfId="271" dataDxfId="269" headerRowBorderDxfId="270" tableBorderDxfId="268">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{012CC59B-06E1-4FC4-9314-074A61D2F295}" name="Column1" headerRowDxfId="315" dataDxfId="314"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{407AD4A4-7585-4321-B4BF-8D3AF8661ECA}" name="Column8" headerRowDxfId="81" dataDxfId="30"/>
+    <tableColumn id="1" xr3:uid="{012CC59B-06E1-4FC4-9314-074A61D2F295}" name="Column1" headerRowDxfId="267" dataDxfId="266"/>
+    <tableColumn id="2" xr3:uid="{8A106C3B-ECDF-4FF8-B39B-E1CC8DDE19DA}" name="Column2" headerRowDxfId="265" dataDxfId="264"/>
+    <tableColumn id="3" xr3:uid="{8C3DD35C-4A08-4B36-BAFF-5A1C8D164832}" name="Column3" headerRowDxfId="263" dataDxfId="262"/>
+    <tableColumn id="4" xr3:uid="{5FC6152A-68E3-4E86-A0D6-FA1CCCA6CC6A}" name="Column4" headerRowDxfId="261" dataDxfId="260"/>
+    <tableColumn id="5" xr3:uid="{3F802376-93E5-4093-ADB2-60DD12409834}" name="Column5" headerRowDxfId="259" dataDxfId="258"/>
+    <tableColumn id="6" xr3:uid="{7AE3A238-0D44-473E-897D-689758FBCECB}" name="Column6" headerRowDxfId="257" dataDxfId="256"/>
+    <tableColumn id="7" xr3:uid="{881B44B3-492D-4CE7-8BFA-641664BF6921}" name="Column7" headerRowDxfId="255" dataDxfId="254"/>
+    <tableColumn id="8" xr3:uid="{407AD4A4-7585-4321-B4BF-8D3AF8661ECA}" name="Column8" headerRowDxfId="253" dataDxfId="252"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -11058,5514 +11186,5530 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2025/260331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=339246&amp;applicationid=124148&amp;sessionid=ld72ccpkrkivudnpqonqh85t91" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/G%20MODIFICATIONS/Saline%20Water%20Storage%20Pond/Saline%20Water%20Storage%20Pond/250129%202AM-DOH1335%20Agnico%20Eagle%20Responses%20to%20Second%20Comments%20on%20SWSP-ILAE.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=314692&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aemnunavut.ca/wp-content/uploads/2025/04/250430-05MN047-12MN001_AgnicoEagle2024HopeBayAnnualRpt-NIRB-AppF.5_Hope-Bay-WMMP_V9.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=354899&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=354677&amp;applicationid=124148&amp;sessionid=ld72ccpkrkivudnpqonqh85t91" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/F%20WASTE%20DISP/F8%20Non-hazardous%20Waste%20Management%20Plan/250122%202AM-DOH1335%20Non-hazardous%20Waste%20Management%20Plan-ILAE.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/B%20GENERAL/4%20ANNUAL%20RPT/2024/250331%202AM-DOH,%202BE-HOP,%202BB-MAE,%202BB-BOS,%202AM-BOS_AgnicoEagle2024HopeBayAnnualRpt-NWB_AppJ.3_DorisNorthTIAOMSManual-ILAE.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aemnunavut.ca/wp-content/uploads/2025/04/250430-05MN047-12MN001_AgnicoEagle2024HopeBayAnnualRpt-NIRB-AppF.3_SpillContingencyPlan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=349892&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aemnunavut.ca/wp-content/uploads/2024/05/240430-05MN047-12MN001_AgnicoEagle2023HopeBayAnnualRpt-NIRB-AppG-6-ShippingMgmtPlan.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=341973&amp;applicationid=123632&amp;sessionid=ld72ccpkrkivudnpqonqh85t91" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=325079&amp;applicationid=124148&amp;sessionid=ld72ccpkrkivudnpqonqh85t91" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/D%20CONST%20%26%20OPER/220429%202AM-DOH1335%20Hope%20Bay%20Project%20Explosives%20Management%20Plan-C%20and%20M-ILAE.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=314712&amp;applicationid=124148&amp;sessionid=ld72ccpkrkivudnpqonqh85t91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=314716&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/F%20WASTE%20DISP/G10%20Updated%20Hazardous%20Waste%20Mgmt%20Plan/200402%202AM-DOH1335%20Hope%20Bay%20Hazardous%20Waste%20Management%20Plan_Mar%202020-IMLE.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=344531&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/1%20APPLICATION/2017%20Amendment%20No.%202%20-%20Annexe%20V.1-7/Package%204/171220%202AM-DOH1323%20P4-18%20Hope%20Bay%20Project%20Aquatic%20Effects%20Monitoring%20Plan-ILAE.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aemnunavut.ca/wp-content/uploads/2024/05/240430-05MN047-12MN001_AgnicoEagle2023HopeBayAnnualRpt-NIRB-AppD-3-SocioEcMonitoringProgramRpt2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aemnunavut.ca/wp-content/uploads/2024/05/240430-05MN047-12MN001_AgnicoEagle2023HopeBayAnnualRpt-NIRB-AppG-3-HumanResourcePlan.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.nwb-oen.ca/registry/2%20MINING%20MILLING/2A/2AM%20-%20Mining/2AM-DOH1335%20AEM/3%20TECH/G%20MODIFICATIONS/Composter/230515%202AM-DOH1335%20Agnico%20Eagle%20Notice%20of%20Modification%20for%20Composter-IMLE.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nirb.ca/portal/dms/script/dms_download.php?fileid=314715&amp;applicationid=124148&amp;sessionid=25ft950i7gfh66leohcjetpf76" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A6AF9B2-8F0B-480B-8DE6-6D3DEFA4E371}">
   <dimension ref="A1:H358"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="G2" sqref="G2:H2"/>
+      <selection pane="bottomRight" activeCell="Y5" sqref="Y5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="49.88671875" customWidth="1"/>
+    <col min="1" max="1" width="14.08984375" customWidth="1"/>
+    <col min="2" max="2" width="62.453125" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="80" customWidth="1"/>
+    <col min="5" max="5" width="72.6328125" style="57" customWidth="1"/>
+    <col min="6" max="6" width="19.36328125" style="69" customWidth="1"/>
+    <col min="7" max="7" width="51.90625" customWidth="1"/>
+    <col min="8" max="8" width="49.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A1" s="121" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="86"/>
-      <c r="C1" s="85" t="s">
+      <c r="B1" s="122"/>
+      <c r="C1" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="86"/>
+      <c r="D1" s="122"/>
       <c r="E1" s="56" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="6" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A2" s="95" t="s">
+    <row r="2" spans="1:8" s="6" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A2" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="95" t="s">
+      <c r="C2" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="95" t="s">
+      <c r="D2" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="95" t="s">
+      <c r="E2" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="95" t="s">
+      <c r="F2" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="91" t="s">
+      <c r="G2" s="83" t="s">
         <v>743</v>
       </c>
-      <c r="H2" s="91" t="s">
+      <c r="H2" s="83" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="132" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="2">
+    <row r="3" spans="1:8" ht="132" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="101">
         <v>1</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="4" t="s">
+      <c r="D3" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="75" t="s">
+      <c r="F3" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="5"/>
-[...3 lines deleted...]
-      <c r="A4" s="3">
+      <c r="G3" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H3" s="103"/>
+    </row>
+    <row r="4" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A4" s="101">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="D4" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="5"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="G4" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H4" s="103"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
     </row>
-    <row r="7" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
-    <row r="9" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="75" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
     </row>
-    <row r="10" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="74" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
     </row>
-    <row r="11" spans="1:8" s="28" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" s="28" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="82" t="s">
         <v>734</v>
       </c>
-      <c r="F11" s="93" t="s">
-[...5 lines deleted...]
-    <row r="12" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F11" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="86"/>
+      <c r="H11" s="86"/>
+    </row>
+    <row r="12" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
-    <row r="15" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>733</v>
       </c>
       <c r="F15" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
-    <row r="16" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>711</v>
       </c>
       <c r="F16" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
-    <row r="17" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
-    <row r="18" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>710</v>
       </c>
       <c r="F18" s="74" t="s">
         <v>49</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
-    <row r="19" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:8" ht="201.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" ht="203" x14ac:dyDescent="0.35">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
-    <row r="22" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
     </row>
-    <row r="23" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
     </row>
-    <row r="24" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A24" s="3">
+    <row r="24" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="108">
         <v>22</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C24" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="D24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="5" t="s">
+      <c r="D24" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="F24" s="74" t="s">
-[...5 lines deleted...]
-    <row r="25" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="F24" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="113" t="s">
+        <v>754</v>
+      </c>
+      <c r="H24" s="113"/>
+    </row>
+    <row r="25" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A25" s="2">
         <v>23</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>69</v>
       </c>
       <c r="F25" s="75" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
     </row>
-    <row r="26" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
     </row>
-    <row r="27" spans="1:8" ht="72" x14ac:dyDescent="0.3">
-      <c r="A27" s="2">
+    <row r="27" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="108">
         <v>25</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B27" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="23" t="s">
+      <c r="C27" s="108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="E27" s="4" t="s">
+      <c r="E27" s="113" t="s">
         <v>75</v>
       </c>
-      <c r="F27" s="75" t="s">
+      <c r="F27" s="114" t="s">
         <v>76</v>
       </c>
-      <c r="G27" s="5"/>
-[...3 lines deleted...]
-      <c r="A28" s="3">
+      <c r="G27" s="113"/>
+      <c r="H27" s="113" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A28" s="108">
         <v>26</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="23" t="s">
+      <c r="C28" s="108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="5" t="s">
+      <c r="E28" s="113" t="s">
         <v>735</v>
       </c>
-      <c r="F28" s="74" t="s">
-[...6 lines deleted...]
-      <c r="A29" s="2">
+      <c r="F28" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="108">
         <v>27</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B29" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="23" t="s">
+      <c r="C29" s="108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="E29" s="4" t="s">
+      <c r="E29" s="113" t="s">
         <v>79</v>
       </c>
-      <c r="F29" s="75" t="s">
-[...5 lines deleted...]
-    <row r="30" spans="1:8" ht="201.6" x14ac:dyDescent="0.3">
+      <c r="F29" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="113"/>
+      <c r="H29" s="113" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="203" x14ac:dyDescent="0.35">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="74" t="s">
         <v>84</v>
       </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
     </row>
-    <row r="31" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
-      <c r="A31" s="2">
+    <row r="31" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A31" s="108">
         <v>29</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="113" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C31" s="108" t="s">
         <v>86</v>
       </c>
-      <c r="D31" s="23" t="s">
+      <c r="D31" s="108" t="s">
         <v>87</v>
       </c>
-      <c r="E31" s="4" t="s">
+      <c r="E31" s="113" t="s">
         <v>88</v>
       </c>
-      <c r="F31" s="75" t="s">
-[...5 lines deleted...]
-    <row r="32" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="F31" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="113" t="s">
+        <v>746</v>
+      </c>
+      <c r="H31" s="113"/>
+    </row>
+    <row r="32" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F32" s="74" t="s">
         <v>92</v>
       </c>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
     </row>
-    <row r="33" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A33" s="2">
         <v>31</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="75"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
     </row>
-    <row r="34" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="74" t="s">
         <v>98</v>
       </c>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
     </row>
-    <row r="35" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A35" s="2">
         <v>33</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>100</v>
       </c>
       <c r="F35" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
     </row>
-    <row r="36" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="2">
         <v>35</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>104</v>
       </c>
       <c r="F37" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
     </row>
-    <row r="38" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="F38" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A39" s="2">
         <v>37</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>719</v>
       </c>
       <c r="F40" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A41" s="2">
         <v>39</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>712</v>
       </c>
       <c r="F41" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F42" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
-    <row r="43" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A43" s="2">
         <v>41</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
     </row>
-    <row r="44" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
     </row>
-    <row r="45" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A45" s="2">
         <v>43</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
     </row>
-    <row r="46" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>121</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A47" s="2">
         <v>45</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>127</v>
       </c>
       <c r="F47" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>128</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>699</v>
       </c>
       <c r="F48" s="74" t="s">
         <v>84</v>
       </c>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
     </row>
-    <row r="49" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A49" s="2">
         <v>47</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>700</v>
       </c>
       <c r="F49" s="75" t="s">
         <v>84</v>
       </c>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
     </row>
-    <row r="50" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F50" s="74" t="s">
         <v>133</v>
       </c>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A51" s="2">
         <v>49</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>134</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>136</v>
       </c>
       <c r="F51" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F52" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A53" s="50"/>
       <c r="B53" s="51"/>
       <c r="C53" s="6"/>
       <c r="D53" s="67"/>
       <c r="E53" s="51"/>
       <c r="F53" s="78"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
       <c r="C54"/>
     </row>
-    <row r="71" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="71" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C71"/>
     </row>
-    <row r="162" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="162" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C162"/>
     </row>
-    <row r="163" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="163" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C163"/>
     </row>
-    <row r="164" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="164" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C164"/>
     </row>
-    <row r="165" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="165" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C165"/>
     </row>
-    <row r="166" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="166" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C166"/>
     </row>
-    <row r="167" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="167" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C167"/>
     </row>
-    <row r="168" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="168" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C168"/>
     </row>
-    <row r="169" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="169" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C169"/>
     </row>
-    <row r="170" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="170" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C170"/>
     </row>
-    <row r="171" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="171" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C171"/>
     </row>
-    <row r="172" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="172" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C172"/>
     </row>
-    <row r="173" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="173" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C173"/>
     </row>
-    <row r="174" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="174" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C174"/>
     </row>
-    <row r="175" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="175" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C175"/>
     </row>
-    <row r="176" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="176" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C176"/>
     </row>
-    <row r="177" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="177" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C177"/>
     </row>
-    <row r="178" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="178" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C178"/>
     </row>
-    <row r="179" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="179" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C179"/>
     </row>
-    <row r="180" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="180" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C180"/>
     </row>
-    <row r="181" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="181" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C181"/>
     </row>
-    <row r="182" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="182" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C182"/>
     </row>
-    <row r="183" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="183" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C183"/>
     </row>
-    <row r="184" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="184" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C184"/>
     </row>
-    <row r="185" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="185" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C185"/>
     </row>
-    <row r="186" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="186" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C186"/>
     </row>
-    <row r="187" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="187" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C187"/>
     </row>
-    <row r="188" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="188" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C188"/>
     </row>
-    <row r="189" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="189" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C189"/>
     </row>
-    <row r="190" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="190" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C190"/>
     </row>
-    <row r="191" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="191" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C191"/>
     </row>
-    <row r="192" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="192" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C192"/>
     </row>
-    <row r="193" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="193" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C193"/>
     </row>
-    <row r="194" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="194" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C194"/>
     </row>
-    <row r="195" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="195" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C195"/>
     </row>
-    <row r="196" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="196" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C196"/>
     </row>
-    <row r="197" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="197" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C197"/>
     </row>
-    <row r="198" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="198" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C198"/>
     </row>
-    <row r="199" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="199" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C199"/>
     </row>
-    <row r="200" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="200" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C200"/>
     </row>
-    <row r="201" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="201" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C201"/>
     </row>
-    <row r="202" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="202" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C202"/>
     </row>
-    <row r="203" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="203" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C203"/>
     </row>
-    <row r="204" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="204" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C204"/>
     </row>
-    <row r="205" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="205" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C205"/>
     </row>
-    <row r="206" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="206" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C206"/>
     </row>
-    <row r="207" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="207" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C207"/>
     </row>
-    <row r="208" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="208" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C208"/>
     </row>
-    <row r="209" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="209" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C209"/>
     </row>
-    <row r="210" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="210" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C210"/>
     </row>
-    <row r="211" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="211" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C211"/>
     </row>
-    <row r="212" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="212" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C212"/>
     </row>
-    <row r="213" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="213" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C213"/>
     </row>
-    <row r="214" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="214" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C214"/>
     </row>
-    <row r="215" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="215" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C215"/>
     </row>
-    <row r="216" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="216" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C216"/>
     </row>
-    <row r="217" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="217" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C217"/>
     </row>
-    <row r="218" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="218" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C218"/>
     </row>
-    <row r="219" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="219" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C219"/>
     </row>
-    <row r="220" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="220" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C220"/>
     </row>
-    <row r="221" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="221" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C221"/>
     </row>
-    <row r="222" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="222" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C222"/>
     </row>
-    <row r="223" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="223" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C223"/>
     </row>
-    <row r="224" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="224" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C224"/>
     </row>
-    <row r="225" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="225" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C225"/>
     </row>
-    <row r="226" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="226" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C226"/>
     </row>
-    <row r="227" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="227" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C227"/>
     </row>
-    <row r="228" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="228" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C228"/>
     </row>
-    <row r="229" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="229" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C229"/>
     </row>
-    <row r="230" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="230" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C230"/>
     </row>
-    <row r="231" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="231" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C231"/>
     </row>
-    <row r="232" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="232" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C232"/>
     </row>
-    <row r="233" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="233" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C233"/>
     </row>
-    <row r="234" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="234" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C234"/>
     </row>
-    <row r="235" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="235" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C235"/>
     </row>
-    <row r="236" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="236" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C236"/>
     </row>
-    <row r="237" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="237" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C237"/>
     </row>
-    <row r="238" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="238" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C238"/>
     </row>
-    <row r="239" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="239" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C239"/>
     </row>
-    <row r="240" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="240" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C240"/>
     </row>
-    <row r="241" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="241" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C241"/>
     </row>
-    <row r="242" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="242" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C242"/>
     </row>
-    <row r="243" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="243" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C243"/>
     </row>
-    <row r="244" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="244" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C244"/>
     </row>
-    <row r="245" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="245" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C245"/>
     </row>
-    <row r="246" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="246" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C246"/>
     </row>
-    <row r="247" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="247" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C247"/>
     </row>
-    <row r="248" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="248" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C248"/>
     </row>
-    <row r="249" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="249" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C249"/>
     </row>
-    <row r="250" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="250" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C250"/>
     </row>
-    <row r="251" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="251" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C251"/>
     </row>
-    <row r="252" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="252" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C252"/>
     </row>
-    <row r="253" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="253" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C253"/>
     </row>
-    <row r="254" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="254" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C254"/>
     </row>
-    <row r="255" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="255" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C255"/>
     </row>
-    <row r="256" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="256" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C256"/>
     </row>
-    <row r="257" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="257" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C257"/>
     </row>
-    <row r="258" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="258" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C258"/>
     </row>
-    <row r="259" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="259" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C259"/>
     </row>
-    <row r="260" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="260" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C260"/>
     </row>
-    <row r="261" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="261" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C261"/>
     </row>
-    <row r="262" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="262" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C262"/>
     </row>
-    <row r="263" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="263" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C263"/>
     </row>
-    <row r="264" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="264" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C264"/>
     </row>
-    <row r="265" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="265" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C265"/>
     </row>
-    <row r="266" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="266" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C266"/>
     </row>
-    <row r="267" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="267" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C267"/>
     </row>
-    <row r="268" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="268" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C268"/>
     </row>
-    <row r="269" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="269" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C269"/>
     </row>
-    <row r="270" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="270" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C270"/>
     </row>
-    <row r="271" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="271" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C271"/>
     </row>
-    <row r="272" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="272" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C272"/>
     </row>
-    <row r="273" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="273" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C273"/>
     </row>
-    <row r="274" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="274" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C274"/>
     </row>
-    <row r="275" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="275" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C275"/>
     </row>
-    <row r="276" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="276" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C276"/>
     </row>
-    <row r="277" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="277" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C277"/>
     </row>
-    <row r="278" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="278" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C278"/>
     </row>
-    <row r="279" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="279" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C279"/>
     </row>
-    <row r="280" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="280" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C280"/>
     </row>
-    <row r="281" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="281" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C281"/>
     </row>
-    <row r="282" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="282" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C282"/>
     </row>
-    <row r="283" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="283" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C283"/>
     </row>
-    <row r="284" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="284" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C284"/>
     </row>
-    <row r="285" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="285" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C285"/>
     </row>
-    <row r="286" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="286" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C286"/>
     </row>
-    <row r="287" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="287" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C287"/>
     </row>
-    <row r="288" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="288" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C288"/>
     </row>
-    <row r="289" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="289" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C289"/>
     </row>
-    <row r="290" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="290" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C290"/>
     </row>
-    <row r="291" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="291" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C291"/>
     </row>
-    <row r="292" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="292" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C292"/>
     </row>
-    <row r="293" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="293" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C293"/>
     </row>
-    <row r="294" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="294" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C294"/>
     </row>
-    <row r="295" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="295" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C295"/>
     </row>
-    <row r="296" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="296" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C296"/>
     </row>
-    <row r="297" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="297" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C297"/>
     </row>
-    <row r="298" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="298" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C298"/>
     </row>
-    <row r="299" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="299" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C299"/>
     </row>
-    <row r="300" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="300" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C300"/>
     </row>
-    <row r="301" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="301" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C301"/>
     </row>
-    <row r="302" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="302" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C302"/>
     </row>
-    <row r="303" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="303" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C303"/>
     </row>
-    <row r="304" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="304" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C304"/>
     </row>
-    <row r="305" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="305" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C305"/>
     </row>
-    <row r="306" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="306" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C306"/>
     </row>
-    <row r="307" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="307" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C307"/>
     </row>
-    <row r="308" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="308" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C308"/>
     </row>
-    <row r="309" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="309" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C309"/>
     </row>
-    <row r="310" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="310" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C310"/>
     </row>
-    <row r="311" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="311" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C311"/>
     </row>
-    <row r="312" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="312" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C312"/>
     </row>
-    <row r="313" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="313" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C313"/>
     </row>
-    <row r="314" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="314" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C314"/>
     </row>
-    <row r="315" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="315" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C315"/>
     </row>
-    <row r="316" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="316" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C316"/>
     </row>
-    <row r="317" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="317" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C317"/>
     </row>
-    <row r="318" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="318" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C318"/>
     </row>
-    <row r="319" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="319" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C319"/>
     </row>
-    <row r="320" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="320" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C320"/>
     </row>
-    <row r="321" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="321" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C321"/>
     </row>
-    <row r="322" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="322" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C322"/>
     </row>
-    <row r="323" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="323" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C323"/>
     </row>
-    <row r="324" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="324" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C324"/>
     </row>
-    <row r="325" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="325" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C325"/>
     </row>
-    <row r="326" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="326" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C326"/>
     </row>
-    <row r="327" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="327" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C327"/>
     </row>
-    <row r="328" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="328" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C328"/>
     </row>
-    <row r="329" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="329" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C329"/>
     </row>
-    <row r="330" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="330" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C330"/>
     </row>
-    <row r="331" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="331" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C331"/>
     </row>
-    <row r="332" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="332" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C332"/>
     </row>
-    <row r="333" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="333" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C333"/>
     </row>
-    <row r="334" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="334" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C334"/>
     </row>
-    <row r="335" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="335" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C335"/>
     </row>
-    <row r="336" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="336" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C336"/>
     </row>
-    <row r="337" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="337" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C337"/>
     </row>
-    <row r="338" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="338" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C338"/>
     </row>
-    <row r="339" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="339" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C339"/>
     </row>
-    <row r="340" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="340" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C340"/>
     </row>
-    <row r="341" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="341" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C341"/>
     </row>
-    <row r="342" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="342" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C342"/>
     </row>
-    <row r="343" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="343" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C343"/>
     </row>
-    <row r="344" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="344" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C344"/>
     </row>
-    <row r="345" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="345" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C345"/>
     </row>
-    <row r="346" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="346" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C346"/>
     </row>
-    <row r="347" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="347" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C347"/>
     </row>
-    <row r="348" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="348" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C348"/>
     </row>
-    <row r="349" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="349" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C349"/>
     </row>
-    <row r="350" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="350" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C350"/>
     </row>
-    <row r="351" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="351" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C351"/>
     </row>
-    <row r="352" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="352" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C352"/>
     </row>
-    <row r="353" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="353" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C353"/>
     </row>
-    <row r="354" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="354" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C354"/>
     </row>
-    <row r="355" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="355" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C355"/>
     </row>
-    <row r="356" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="356" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C356"/>
     </row>
-    <row r="357" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="357" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C357"/>
     </row>
-    <row r="358" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="358" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C358"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="3" scale="57" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCFB0C87-459B-45B5-AC33-709BD4F2DBCC}">
   <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G2" sqref="G2:H2"/>
+      <pane ySplit="2" topLeftCell="A165" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K176" sqref="K176"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="67.44140625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="14.453125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="62.453125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="78" customWidth="1"/>
+    <col min="5" max="5" width="72.54296875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="19.36328125" style="78" customWidth="1"/>
+    <col min="7" max="7" width="67.453125" style="6" customWidth="1"/>
     <col min="8" max="8" width="66" style="6" customWidth="1"/>
-    <col min="9" max="16384" width="9.109375" style="6"/>
+    <col min="9" max="16384" width="9.08984375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="106" t="s">
+    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="123" t="s">
         <v>140</v>
       </c>
-      <c r="B1" s="107"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:8" s="59" customFormat="1" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="96"/>
+    </row>
+    <row r="2" spans="1:8" s="59" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>142</v>
       </c>
       <c r="C2" s="52" t="s">
         <v>143</v>
       </c>
-      <c r="D2" s="109" t="s">
+      <c r="D2" s="94" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="98" t="s">
+      <c r="F2" s="90" t="s">
         <v>144</v>
       </c>
-      <c r="G2" s="112" t="s">
+      <c r="G2" s="97" t="s">
         <v>743</v>
       </c>
-      <c r="H2" s="113" t="s">
+      <c r="H2" s="98" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A3" s="103" t="s">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="126" t="s">
         <v>145</v>
       </c>
-      <c r="B3" s="104"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="128"/>
+    </row>
+    <row r="4" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="24">
         <v>1</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>146</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>147</v>
       </c>
       <c r="F4" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
     </row>
-    <row r="5" spans="1:8" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="24">
         <v>2</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>148</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="77" t="s">
         <v>149</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>713</v>
       </c>
       <c r="F5" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="18"/>
       <c r="H5" s="20"/>
     </row>
-    <row r="6" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="24">
         <v>3</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>150</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>151</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>152</v>
       </c>
       <c r="F6" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
     </row>
-    <row r="7" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="24">
         <v>4</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>153</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>155</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
     </row>
-    <row r="8" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="24">
         <v>5</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>156</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>157</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
     </row>
-    <row r="9" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A9" s="24">
         <v>6</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>158</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>736</v>
       </c>
       <c r="F9" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="18"/>
       <c r="H9" s="20"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="24">
         <v>7</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>160</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>161</v>
       </c>
       <c r="F10" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
     </row>
-    <row r="11" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="24">
         <v>8</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>162</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>163</v>
       </c>
       <c r="F11" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
     </row>
-    <row r="12" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="24">
         <v>9</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>164</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>165</v>
       </c>
       <c r="F12" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
     </row>
-    <row r="13" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A13" s="24">
         <v>10</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>166</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F13" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
     </row>
-    <row r="14" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A14" s="24">
         <v>11</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>168</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F14" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
     </row>
-    <row r="15" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="24">
         <v>12</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>169</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>170</v>
       </c>
       <c r="F15" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A16" s="114" t="s">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="129" t="s">
         <v>171</v>
       </c>
-      <c r="B16" s="115"/>
-[...7 lines deleted...]
-    <row r="17" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B16" s="130"/>
+      <c r="C16" s="130"/>
+      <c r="D16" s="130"/>
+      <c r="E16" s="130"/>
+      <c r="F16" s="130"/>
+      <c r="G16" s="130"/>
+      <c r="H16" s="131"/>
+    </row>
+    <row r="17" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="24">
         <v>1</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>172</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>173</v>
       </c>
       <c r="F17" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A18" s="24">
         <v>2</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>174</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>175</v>
       </c>
       <c r="F18" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
     </row>
-    <row r="19" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="24">
         <v>3</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>176</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="78" t="s">
         <v>90</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F19" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="24">
         <v>4</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>177</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>178</v>
       </c>
       <c r="F20" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
     </row>
-    <row r="21" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="24">
         <v>5</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>179</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>180</v>
       </c>
       <c r="F21" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
-    <row r="22" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="24">
         <v>6</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>169</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>170</v>
       </c>
       <c r="F22" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A23" s="114" t="s">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A23" s="129" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="115"/>
-[...7 lines deleted...]
-    <row r="24" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B23" s="130"/>
+      <c r="C23" s="130"/>
+      <c r="D23" s="130"/>
+      <c r="E23" s="130"/>
+      <c r="F23" s="130"/>
+      <c r="G23" s="130"/>
+      <c r="H23" s="131"/>
+    </row>
+    <row r="24" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A24" s="24">
         <v>1</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>182</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>184</v>
       </c>
       <c r="F24" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
     </row>
-    <row r="25" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A25" s="24">
         <v>2</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>185</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>184</v>
       </c>
       <c r="F25" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="18"/>
       <c r="H25" s="20"/>
     </row>
-    <row r="26" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A26" s="24">
         <v>3</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>186</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>187</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>188</v>
       </c>
       <c r="F26" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
     </row>
-    <row r="27" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A27" s="24">
         <v>4</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>189</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>190</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>191</v>
       </c>
       <c r="F27" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
     </row>
-    <row r="28" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="24">
         <v>5</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>192</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>193</v>
       </c>
       <c r="F28" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
     </row>
-    <row r="29" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A29" s="24">
         <v>6</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>194</v>
       </c>
       <c r="C29" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>183</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>184</v>
       </c>
       <c r="F29" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A30" s="114" t="s">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="129" t="s">
         <v>195</v>
       </c>
-      <c r="B30" s="115"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B30" s="130"/>
+      <c r="C30" s="130"/>
+      <c r="D30" s="130"/>
+      <c r="E30" s="130"/>
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="131"/>
+    </row>
+    <row r="31" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A31" s="24">
         <v>1</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>196</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>197</v>
       </c>
       <c r="F31" s="81" t="s">
         <v>714</v>
       </c>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
     </row>
-    <row r="32" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A32" s="24">
         <v>2</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>198</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>197</v>
       </c>
       <c r="F32" s="81" t="s">
         <v>714</v>
       </c>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A33" s="114" t="s">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A33" s="129" t="s">
         <v>199</v>
       </c>
-      <c r="B33" s="115"/>
-[...7 lines deleted...]
-    <row r="34" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B33" s="130"/>
+      <c r="C33" s="130"/>
+      <c r="D33" s="130"/>
+      <c r="E33" s="130"/>
+      <c r="F33" s="130"/>
+      <c r="G33" s="130"/>
+      <c r="H33" s="131"/>
+    </row>
+    <row r="34" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A34" s="24">
         <v>1</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>200</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>201</v>
       </c>
       <c r="F34" s="71" t="s">
         <v>202</v>
       </c>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
     </row>
-    <row r="35" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="24">
         <v>2</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>203</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>201</v>
       </c>
       <c r="F35" s="71" t="s">
         <v>202</v>
       </c>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
     </row>
-    <row r="36" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A36" s="24">
         <v>3</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>157</v>
       </c>
       <c r="F36" s="71" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
     </row>
-    <row r="37" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A37" s="24">
         <v>4</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>205</v>
       </c>
       <c r="C37" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>157</v>
       </c>
       <c r="F37" s="71" t="s">
         <v>33</v>
       </c>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
     </row>
-    <row r="38" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A38" s="24">
         <v>5</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>206</v>
       </c>
       <c r="C38" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>90</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>159</v>
       </c>
       <c r="F38" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="24">
         <v>6</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>207</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>161</v>
       </c>
       <c r="F39" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="18"/>
       <c r="H39" s="20"/>
     </row>
-    <row r="40" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A40" s="24">
         <v>7</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>208</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>209</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>210</v>
       </c>
       <c r="F40" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
     </row>
-    <row r="41" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A41" s="24">
         <v>8</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>211</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>212</v>
       </c>
       <c r="F41" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
     </row>
-    <row r="42" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A42" s="24">
         <v>9</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>213</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>214</v>
       </c>
       <c r="F42" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A43" s="114" t="s">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A43" s="129" t="s">
         <v>215</v>
       </c>
-      <c r="B43" s="115"/>
-[...7 lines deleted...]
-    <row r="44" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B43" s="130"/>
+      <c r="C43" s="130"/>
+      <c r="D43" s="130"/>
+      <c r="E43" s="130"/>
+      <c r="F43" s="130"/>
+      <c r="G43" s="130"/>
+      <c r="H43" s="131"/>
+    </row>
+    <row r="44" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A44" s="24">
         <v>1</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>216</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>217</v>
       </c>
       <c r="F44" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
     </row>
-    <row r="45" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A45" s="24">
         <v>2</v>
       </c>
       <c r="B45" s="18" t="s">
         <v>218</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>217</v>
       </c>
       <c r="F45" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
     </row>
-    <row r="46" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A46" s="24">
         <v>3</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>219</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>217</v>
       </c>
       <c r="F46" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
     </row>
-    <row r="47" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A47" s="24">
         <v>4</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>220</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>217</v>
       </c>
       <c r="F47" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A48" s="114" t="s">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A48" s="129" t="s">
         <v>221</v>
       </c>
-      <c r="B48" s="115"/>
-[...7 lines deleted...]
-    <row r="49" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B48" s="130"/>
+      <c r="C48" s="130"/>
+      <c r="D48" s="130"/>
+      <c r="E48" s="130"/>
+      <c r="F48" s="130"/>
+      <c r="G48" s="130"/>
+      <c r="H48" s="131"/>
+    </row>
+    <row r="49" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="24">
         <v>1</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>222</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="18" t="s">
         <v>223</v>
       </c>
       <c r="F49" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="20"/>
       <c r="H49" s="20"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A50" s="24">
         <v>2</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>224</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>225</v>
       </c>
       <c r="F50" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
     </row>
-    <row r="51" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="24">
         <v>3</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>226</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>201</v>
       </c>
       <c r="F51" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="20"/>
       <c r="H51" s="20"/>
     </row>
-    <row r="52" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A52" s="24">
         <v>4</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>227</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>180</v>
       </c>
       <c r="F52" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="20"/>
       <c r="H52" s="20"/>
     </row>
-    <row r="53" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="24">
         <v>5</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>228</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>180</v>
       </c>
       <c r="F53" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="20"/>
       <c r="H53" s="20"/>
     </row>
-    <row r="54" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A54" s="24">
+    <row r="54" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A54" s="116">
         <v>6</v>
       </c>
-      <c r="B54" s="18" t="s">
+      <c r="B54" s="113" t="s">
         <v>229</v>
       </c>
-      <c r="C54" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="23" t="s">
+      <c r="C54" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E54" s="18" t="s">
+      <c r="E54" s="113" t="s">
         <v>230</v>
       </c>
-      <c r="F54" s="71" t="s">
-[...5 lines deleted...]
-    <row r="55" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F54" s="117" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="115"/>
+      <c r="H54" s="115" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A55" s="24">
         <v>7</v>
       </c>
       <c r="B55" s="18" t="s">
         <v>231</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E55" s="18" t="s">
         <v>232</v>
       </c>
       <c r="F55" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="20"/>
       <c r="H55" s="20"/>
     </row>
-    <row r="56" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A56" s="24">
         <v>8</v>
       </c>
       <c r="B56" s="18" t="s">
         <v>233</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="18" t="s">
         <v>157</v>
       </c>
       <c r="F56" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
     </row>
-    <row r="57" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A57" s="24">
         <v>9</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>206</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>159</v>
       </c>
       <c r="F57" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A58" s="24">
         <v>10</v>
       </c>
       <c r="B58" s="18" t="s">
         <v>207</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G58" s="18"/>
       <c r="H58" s="20"/>
     </row>
-    <row r="59" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A59" s="24">
         <v>11</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>234</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>235</v>
       </c>
       <c r="F59" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="20"/>
       <c r="H59" s="20"/>
     </row>
-    <row r="60" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A60" s="24">
         <v>12</v>
       </c>
       <c r="B60" s="18" t="s">
         <v>236</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="18" t="s">
         <v>237</v>
       </c>
       <c r="F60" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
     </row>
-    <row r="61" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A61" s="24">
         <v>13</v>
       </c>
       <c r="B61" s="18" t="s">
         <v>238</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E61" s="18" t="s">
         <v>708</v>
       </c>
       <c r="F61" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="20"/>
       <c r="H61" s="20"/>
     </row>
-    <row r="62" spans="1:8" ht="209.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:8" ht="209.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="24">
         <v>14</v>
       </c>
       <c r="B62" s="18" t="s">
         <v>239</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="18" t="s">
         <v>240</v>
       </c>
       <c r="F62" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="20"/>
       <c r="H62" s="20"/>
     </row>
-    <row r="63" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A63" s="24">
         <v>15</v>
       </c>
       <c r="B63" s="18" t="s">
         <v>241</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="18" t="s">
         <v>242</v>
       </c>
       <c r="F63" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G63" s="20"/>
       <c r="H63" s="20"/>
     </row>
-    <row r="64" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A64" s="24">
         <v>16</v>
       </c>
       <c r="B64" s="18" t="s">
         <v>243</v>
       </c>
       <c r="C64" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E64" s="18" t="s">
         <v>244</v>
       </c>
       <c r="F64" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
     </row>
-    <row r="65" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A65" s="24">
         <v>17</v>
       </c>
       <c r="B65" s="18" t="s">
         <v>245</v>
       </c>
       <c r="C65" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="18" t="s">
         <v>212</v>
       </c>
       <c r="F65" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
     </row>
-    <row r="66" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A66" s="24">
         <v>18</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>246</v>
       </c>
       <c r="C66" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>247</v>
       </c>
       <c r="F66" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
     </row>
-    <row r="67" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A67" s="24">
         <v>19</v>
       </c>
       <c r="B67" s="18" t="s">
         <v>248</v>
       </c>
       <c r="C67" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="18" t="s">
         <v>155</v>
       </c>
       <c r="F67" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G67" s="20"/>
       <c r="H67" s="20"/>
     </row>
-    <row r="68" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A68" s="24">
         <v>20</v>
       </c>
       <c r="B68" s="18" t="s">
         <v>249</v>
       </c>
       <c r="C68" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E68" s="18" t="s">
         <v>250</v>
       </c>
       <c r="F68" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
     </row>
-    <row r="69" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="24">
         <v>21</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>251</v>
       </c>
       <c r="C69" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E69" s="18" t="s">
         <v>252</v>
       </c>
       <c r="F69" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G69" s="20"/>
       <c r="H69" s="20"/>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A70" s="114" t="s">
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A70" s="129" t="s">
         <v>253</v>
       </c>
-      <c r="B70" s="115"/>
-[...7 lines deleted...]
-    <row r="71" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B70" s="130"/>
+      <c r="C70" s="130"/>
+      <c r="D70" s="130"/>
+      <c r="E70" s="130"/>
+      <c r="F70" s="130"/>
+      <c r="G70" s="130"/>
+      <c r="H70" s="131"/>
+    </row>
+    <row r="71" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A71" s="24">
         <v>1</v>
       </c>
       <c r="B71" s="18" t="s">
         <v>254</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="23"/>
       <c r="E71" s="18" t="s">
         <v>223</v>
       </c>
       <c r="F71" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
     </row>
-    <row r="72" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A72" s="24">
         <v>2</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>255</v>
       </c>
       <c r="C72" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="23" t="s">
         <v>256</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>257</v>
       </c>
       <c r="F72" s="78" t="s">
         <v>21</v>
       </c>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
     </row>
-    <row r="73" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A73" s="24">
         <v>3</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>258</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>259</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>260</v>
       </c>
       <c r="F73" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
     </row>
-    <row r="74" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A74" s="24">
         <v>4</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>261</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="23" t="s">
         <v>262</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>263</v>
       </c>
       <c r="F74" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
     </row>
-    <row r="75" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A75" s="24">
         <v>5</v>
       </c>
       <c r="B75" s="18" t="s">
         <v>264</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D75" s="23" t="s">
         <v>265</v>
       </c>
       <c r="E75" s="18" t="s">
         <v>266</v>
       </c>
       <c r="F75" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G75" s="20"/>
       <c r="H75" s="20"/>
     </row>
-    <row r="76" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A76" s="24">
         <v>6</v>
       </c>
       <c r="B76" s="18" t="s">
         <v>267</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>262</v>
       </c>
       <c r="E76" s="18" t="s">
         <v>268</v>
       </c>
       <c r="F76" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G76" s="20"/>
       <c r="H76" s="20"/>
     </row>
-    <row r="77" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A77" s="24">
         <v>7</v>
       </c>
       <c r="B77" s="18" t="s">
         <v>269</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="23" t="s">
         <v>270</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>271</v>
       </c>
       <c r="F77" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
     </row>
-    <row r="78" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A78" s="24">
         <v>8</v>
       </c>
       <c r="B78" s="18" t="s">
         <v>272</v>
       </c>
       <c r="C78" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>273</v>
       </c>
       <c r="F78" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
     </row>
-    <row r="79" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A79" s="24">
         <v>9</v>
       </c>
       <c r="B79" s="18" t="s">
         <v>274</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="18" t="s">
         <v>275</v>
       </c>
       <c r="F79" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
     </row>
-    <row r="80" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A80" s="24">
         <v>10</v>
       </c>
       <c r="B80" s="18" t="s">
         <v>276</v>
       </c>
       <c r="C80" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>277</v>
       </c>
       <c r="E80" s="18" t="s">
         <v>278</v>
       </c>
       <c r="F80" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A81" s="114" t="s">
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A81" s="129" t="s">
         <v>279</v>
       </c>
-      <c r="B81" s="115"/>
-[...7 lines deleted...]
-    <row r="82" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B81" s="130"/>
+      <c r="C81" s="130"/>
+      <c r="D81" s="130"/>
+      <c r="E81" s="130"/>
+      <c r="F81" s="130"/>
+      <c r="G81" s="130"/>
+      <c r="H81" s="131"/>
+    </row>
+    <row r="82" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A82" s="24">
         <v>1</v>
       </c>
       <c r="B82" s="18" t="s">
         <v>280</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E82" s="18" t="s">
         <v>235</v>
       </c>
       <c r="F82" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
     </row>
-    <row r="83" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A83" s="24">
         <v>2</v>
       </c>
       <c r="B83" s="18" t="s">
         <v>281</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E83" s="18" t="s">
         <v>235</v>
       </c>
       <c r="F83" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="20"/>
       <c r="H83" s="20"/>
     </row>
-    <row r="84" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A84" s="24">
         <v>3</v>
       </c>
       <c r="B84" s="18" t="s">
         <v>282</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E84" s="18" t="s">
         <v>283</v>
       </c>
       <c r="F84" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G84" s="20"/>
       <c r="H84" s="20"/>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A85" s="114" t="s">
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A85" s="129" t="s">
         <v>284</v>
       </c>
-      <c r="B85" s="115"/>
-[...7 lines deleted...]
-    <row r="86" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B85" s="130"/>
+      <c r="C85" s="130"/>
+      <c r="D85" s="130"/>
+      <c r="E85" s="130"/>
+      <c r="F85" s="130"/>
+      <c r="G85" s="130"/>
+      <c r="H85" s="131"/>
+    </row>
+    <row r="86" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A86" s="24">
         <v>1</v>
       </c>
       <c r="B86" s="18" t="s">
         <v>285</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="18" t="s">
         <v>223</v>
       </c>
       <c r="F86" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
     </row>
-    <row r="87" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A87" s="24">
         <v>2</v>
       </c>
       <c r="B87" s="18" t="s">
         <v>286</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E87" s="18" t="s">
         <v>230</v>
       </c>
       <c r="F87" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G87" s="20"/>
       <c r="H87" s="20"/>
     </row>
-    <row r="88" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A88" s="24">
         <v>3</v>
       </c>
       <c r="B88" s="18" t="s">
         <v>287</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E88" s="18" t="s">
         <v>288</v>
       </c>
       <c r="F88" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="20"/>
       <c r="H88" s="20"/>
     </row>
-    <row r="89" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A89" s="24">
         <v>4</v>
       </c>
       <c r="B89" s="18" t="s">
         <v>248</v>
       </c>
       <c r="C89" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E89" s="18" t="s">
         <v>289</v>
       </c>
       <c r="F89" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G89" s="20"/>
       <c r="H89" s="20"/>
     </row>
-    <row r="90" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A90" s="24">
         <v>5</v>
       </c>
       <c r="B90" s="18" t="s">
         <v>290</v>
       </c>
       <c r="C90" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="18" t="s">
         <v>291</v>
       </c>
       <c r="F90" s="71" t="s">
         <v>84</v>
       </c>
       <c r="G90" s="20"/>
       <c r="H90" s="20"/>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A91" s="114" t="s">
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A91" s="129" t="s">
         <v>292</v>
       </c>
-      <c r="B91" s="115"/>
-[...7 lines deleted...]
-    <row r="92" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B91" s="130"/>
+      <c r="C91" s="130"/>
+      <c r="D91" s="130"/>
+      <c r="E91" s="130"/>
+      <c r="F91" s="130"/>
+      <c r="G91" s="130"/>
+      <c r="H91" s="131"/>
+    </row>
+    <row r="92" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A92" s="24">
         <v>1</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>293</v>
       </c>
       <c r="C92" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>294</v>
       </c>
       <c r="F92" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G92" s="20"/>
       <c r="H92" s="20"/>
     </row>
-    <row r="93" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A93" s="24">
         <v>2</v>
       </c>
       <c r="B93" s="18" t="s">
         <v>295</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="18" t="s">
         <v>294</v>
       </c>
       <c r="F93" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G93" s="20"/>
       <c r="H93" s="20"/>
     </row>
-    <row r="94" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A94" s="24">
         <v>3</v>
       </c>
       <c r="B94" s="18" t="s">
         <v>296</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="18" t="s">
         <v>294</v>
       </c>
       <c r="F94" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G94" s="20"/>
       <c r="H94" s="20"/>
     </row>
-    <row r="95" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A95" s="24">
         <v>4</v>
       </c>
       <c r="B95" s="18" t="s">
         <v>297</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="18" t="s">
         <v>294</v>
       </c>
       <c r="F95" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G95" s="20"/>
       <c r="H95" s="20"/>
     </row>
-    <row r="96" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A96" s="24">
         <v>5</v>
       </c>
       <c r="B96" s="18" t="s">
         <v>298</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>299</v>
       </c>
       <c r="E96" s="18" t="s">
         <v>300</v>
       </c>
       <c r="F96" s="71" t="s">
         <v>301</v>
       </c>
       <c r="G96" s="20"/>
       <c r="H96" s="20"/>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A97" s="114" t="s">
+    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A97" s="129" t="s">
         <v>302</v>
       </c>
-      <c r="B97" s="115"/>
-[...7 lines deleted...]
-    <row r="98" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="B97" s="130"/>
+      <c r="C97" s="130"/>
+      <c r="D97" s="130"/>
+      <c r="E97" s="130"/>
+      <c r="F97" s="130"/>
+      <c r="G97" s="130"/>
+      <c r="H97" s="131"/>
+    </row>
+    <row r="98" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A98" s="24">
         <v>1</v>
       </c>
       <c r="B98" s="18" t="s">
         <v>303</v>
       </c>
       <c r="C98" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="18" t="s">
         <v>304</v>
       </c>
       <c r="F98" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
     </row>
-    <row r="99" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A99" s="24">
         <v>2</v>
       </c>
       <c r="B99" s="18" t="s">
         <v>305</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="18" t="s">
         <v>306</v>
       </c>
       <c r="F99" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G99" s="20"/>
       <c r="H99" s="20"/>
     </row>
-    <row r="100" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A100" s="24">
         <v>3</v>
       </c>
       <c r="B100" s="18" t="s">
         <v>307</v>
       </c>
       <c r="C100" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>308</v>
       </c>
       <c r="F100" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
     </row>
-    <row r="101" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A101" s="24">
         <v>4</v>
       </c>
       <c r="B101" s="18" t="s">
         <v>309</v>
       </c>
       <c r="C101" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="18" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
     </row>
-    <row r="102" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A102" s="24">
         <v>5</v>
       </c>
       <c r="B102" s="18" t="s">
         <v>311</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="18" t="s">
         <v>312</v>
       </c>
       <c r="F102" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G102" s="20"/>
       <c r="H102" s="20"/>
     </row>
-    <row r="103" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A103" s="24">
         <v>6</v>
       </c>
       <c r="B103" s="18" t="s">
         <v>313</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>314</v>
       </c>
       <c r="E103" s="18" t="s">
         <v>315</v>
       </c>
       <c r="F103" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G103" s="20"/>
       <c r="H103" s="20"/>
     </row>
-    <row r="104" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A104" s="24">
         <v>7</v>
       </c>
       <c r="B104" s="18" t="s">
         <v>316</v>
       </c>
       <c r="C104" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="18" t="s">
         <v>317</v>
       </c>
       <c r="F104" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G104" s="20"/>
       <c r="H104" s="20"/>
     </row>
-    <row r="105" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A105" s="24">
         <v>8</v>
       </c>
       <c r="B105" s="18" t="s">
         <v>318</v>
       </c>
       <c r="C105" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D105" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E105" s="18" t="s">
         <v>701</v>
       </c>
       <c r="F105" s="71" t="s">
         <v>84</v>
       </c>
       <c r="G105" s="20"/>
       <c r="H105" s="20"/>
     </row>
-    <row r="106" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A106" s="24">
         <v>9</v>
       </c>
       <c r="B106" s="18" t="s">
         <v>320</v>
       </c>
       <c r="C106" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E106" s="18" t="s">
         <v>321</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G106" s="20"/>
       <c r="H106" s="20"/>
     </row>
-    <row r="107" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A107" s="24">
         <v>10</v>
       </c>
       <c r="B107" s="18" t="s">
         <v>322</v>
       </c>
       <c r="C107" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="67" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="18" t="s">
         <v>323</v>
       </c>
       <c r="F107" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G107" s="20"/>
       <c r="H107" s="20"/>
     </row>
-    <row r="108" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A108" s="24">
         <v>11</v>
       </c>
       <c r="B108" s="18" t="s">
         <v>324</v>
       </c>
       <c r="C108" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E108" s="18" t="s">
         <v>323</v>
       </c>
       <c r="F108" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G108" s="20"/>
       <c r="H108" s="20"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A109" s="114" t="s">
+    <row r="109" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A109" s="129" t="s">
         <v>325</v>
       </c>
-      <c r="B109" s="115"/>
-[...7 lines deleted...]
-    <row r="110" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="B109" s="130"/>
+      <c r="C109" s="130"/>
+      <c r="D109" s="130"/>
+      <c r="E109" s="130"/>
+      <c r="F109" s="130"/>
+      <c r="G109" s="130"/>
+      <c r="H109" s="131"/>
+    </row>
+    <row r="110" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A110" s="31">
         <v>1</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>326</v>
       </c>
       <c r="C110" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="F110" s="99" t="s">
+      <c r="F110" s="91" t="s">
         <v>21</v>
       </c>
       <c r="G110" s="20"/>
       <c r="H110" s="20"/>
     </row>
-    <row r="111" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A111" s="30">
         <v>2</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>329</v>
       </c>
       <c r="C111" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="F111" s="100" t="s">
+      <c r="F111" s="92" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="20"/>
       <c r="H111" s="20"/>
     </row>
-    <row r="112" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A112" s="31">
         <v>3</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C112" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D112" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="F112" s="99" t="s">
+      <c r="F112" s="91" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="20"/>
       <c r="H112" s="20"/>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A113" s="117" t="s">
+    <row r="113" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A113" s="135" t="s">
         <v>332</v>
       </c>
-      <c r="B113" s="118"/>
-[...7 lines deleted...]
-    <row r="114" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B113" s="136"/>
+      <c r="C113" s="136"/>
+      <c r="D113" s="136"/>
+      <c r="E113" s="136"/>
+      <c r="F113" s="136"/>
+      <c r="G113" s="136"/>
+      <c r="H113" s="137"/>
+    </row>
+    <row r="114" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A114" s="34">
         <v>1</v>
       </c>
       <c r="B114" s="42" t="s">
         <v>333</v>
       </c>
       <c r="C114" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E114" s="42" t="s">
         <v>334</v>
       </c>
       <c r="F114" s="36" t="s">
         <v>21</v>
       </c>
       <c r="G114" s="23"/>
       <c r="H114" s="23"/>
     </row>
-    <row r="115" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A115" s="37">
         <v>2</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D115" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E115" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F115" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G115" s="23"/>
       <c r="H115" s="23"/>
     </row>
-    <row r="116" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A116" s="37">
         <v>3</v>
       </c>
       <c r="B116" s="43" t="s">
         <v>337</v>
       </c>
       <c r="C116" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D116" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E116" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F116" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G116" s="23"/>
       <c r="H116" s="23"/>
     </row>
-    <row r="117" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A117" s="37">
         <v>4</v>
       </c>
       <c r="B117" s="43" t="s">
         <v>338</v>
       </c>
       <c r="C117" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D117" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E117" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F117" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G117" s="23"/>
       <c r="H117" s="23"/>
     </row>
-    <row r="118" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A118" s="37">
         <v>5</v>
       </c>
       <c r="B118" s="43" t="s">
         <v>339</v>
       </c>
       <c r="C118" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E118" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F118" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G118" s="23"/>
       <c r="H118" s="23"/>
     </row>
-    <row r="119" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A119" s="37">
         <v>6</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>340</v>
       </c>
       <c r="C119" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D119" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E119" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F119" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G119" s="23"/>
       <c r="H119" s="23"/>
     </row>
-    <row r="120" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A120" s="37">
         <v>7</v>
       </c>
       <c r="B120" s="43" t="s">
         <v>341</v>
       </c>
       <c r="C120" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E120" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F120" s="38" t="s">
         <v>21</v>
       </c>
       <c r="G120" s="23"/>
       <c r="H120" s="23"/>
     </row>
-    <row r="121" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A121" s="39">
         <v>8</v>
       </c>
       <c r="B121" s="44" t="s">
         <v>342</v>
       </c>
       <c r="C121" s="40" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="23" t="s">
         <v>319</v>
       </c>
       <c r="E121" s="42" t="s">
         <v>336</v>
       </c>
       <c r="F121" s="41" t="s">
         <v>21</v>
       </c>
       <c r="G121" s="23"/>
       <c r="H121" s="23"/>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A122" s="103" t="s">
+    <row r="122" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A122" s="126" t="s">
         <v>343</v>
       </c>
-      <c r="B122" s="104"/>
-[...7 lines deleted...]
-    <row r="123" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+      <c r="B122" s="127"/>
+      <c r="C122" s="127"/>
+      <c r="D122" s="127"/>
+      <c r="E122" s="127"/>
+      <c r="F122" s="127"/>
+      <c r="G122" s="127"/>
+      <c r="H122" s="128"/>
+    </row>
+    <row r="123" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A123" s="45">
         <v>1</v>
       </c>
       <c r="B123" s="19" t="s">
         <v>344</v>
       </c>
       <c r="C123" s="46" t="s">
         <v>16</v>
       </c>
       <c r="D123" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E123" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F123" s="70" t="s">
         <v>21</v>
       </c>
       <c r="G123" s="20"/>
       <c r="H123" s="20"/>
     </row>
-    <row r="124" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A124" s="47">
         <v>2</v>
       </c>
       <c r="B124" s="18" t="s">
         <v>346</v>
       </c>
       <c r="C124" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E124" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F124" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G124" s="20"/>
       <c r="H124" s="20"/>
     </row>
-    <row r="125" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A125" s="47">
         <v>3</v>
       </c>
       <c r="B125" s="18" t="s">
         <v>347</v>
       </c>
       <c r="C125" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D125" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E125" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F125" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G125" s="20"/>
       <c r="H125" s="20"/>
     </row>
-    <row r="126" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A126" s="47">
         <v>4</v>
       </c>
       <c r="B126" s="18" t="s">
         <v>348</v>
       </c>
       <c r="C126" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E126" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F126" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G126" s="20"/>
       <c r="H126" s="20"/>
     </row>
-    <row r="127" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A127" s="47">
         <v>5</v>
       </c>
       <c r="B127" s="18" t="s">
         <v>349</v>
       </c>
       <c r="C127" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D127" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E127" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F127" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G127" s="20"/>
       <c r="H127" s="20"/>
     </row>
-    <row r="128" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A128" s="47">
         <v>6</v>
       </c>
       <c r="B128" s="18" t="s">
         <v>350</v>
       </c>
       <c r="C128" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D128" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E128" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F128" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G128" s="20"/>
       <c r="H128" s="20"/>
     </row>
-    <row r="129" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A129" s="47">
         <v>7</v>
       </c>
       <c r="B129" s="18" t="s">
         <v>351</v>
       </c>
       <c r="C129" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E129" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F129" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G129" s="20"/>
       <c r="H129" s="20"/>
     </row>
-    <row r="130" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A130" s="32">
         <v>8</v>
       </c>
       <c r="B130" s="21" t="s">
         <v>352</v>
       </c>
       <c r="C130" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E130" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F130" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G130" s="20"/>
       <c r="H130" s="20"/>
     </row>
-    <row r="131" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A131" s="32">
         <v>9</v>
       </c>
       <c r="B131" s="21" t="s">
         <v>353</v>
       </c>
       <c r="C131" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E131" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F131" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G131" s="20"/>
       <c r="H131" s="20"/>
     </row>
-    <row r="132" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A132" s="32">
         <v>10</v>
       </c>
       <c r="B132" s="21" t="s">
         <v>354</v>
       </c>
       <c r="C132" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D132" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F132" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G132" s="20"/>
       <c r="H132" s="20"/>
     </row>
-    <row r="133" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A133" s="32">
         <v>11</v>
       </c>
       <c r="B133" s="21" t="s">
         <v>355</v>
       </c>
       <c r="C133" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E133" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F133" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G133" s="20"/>
       <c r="H133" s="20"/>
     </row>
-    <row r="134" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A134" s="32">
         <v>12</v>
       </c>
       <c r="B134" s="21" t="s">
         <v>348</v>
       </c>
       <c r="C134" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E134" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F134" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G134" s="20"/>
       <c r="H134" s="20"/>
     </row>
-    <row r="135" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A135" s="32">
         <v>13</v>
       </c>
       <c r="B135" s="21" t="s">
         <v>356</v>
       </c>
       <c r="C135" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E135" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F135" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G135" s="20"/>
       <c r="H135" s="20"/>
     </row>
-    <row r="136" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A136" s="32">
         <v>14</v>
       </c>
       <c r="B136" s="21" t="s">
         <v>357</v>
       </c>
       <c r="C136" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E136" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F136" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G136" s="20"/>
       <c r="H136" s="20"/>
     </row>
-    <row r="137" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A137" s="32">
         <v>15</v>
       </c>
       <c r="B137" s="21" t="s">
         <v>358</v>
       </c>
       <c r="C137" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E137" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F137" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G137" s="20"/>
       <c r="H137" s="20"/>
     </row>
-    <row r="138" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A138" s="32">
         <v>16</v>
       </c>
       <c r="B138" s="21" t="s">
         <v>359</v>
       </c>
       <c r="C138" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F138" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G138" s="20"/>
       <c r="H138" s="20"/>
     </row>
-    <row r="139" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A139" s="32">
         <v>17</v>
       </c>
       <c r="B139" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C139" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F139" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G139" s="20"/>
       <c r="H139" s="20"/>
     </row>
-    <row r="140" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A140" s="32">
         <v>18</v>
       </c>
       <c r="B140" s="21" t="s">
         <v>361</v>
       </c>
       <c r="C140" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E140" s="19" t="s">
         <v>345</v>
       </c>
       <c r="F140" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G140" s="20"/>
       <c r="H140" s="20"/>
     </row>
-    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A141" s="103" t="s">
+    <row r="141" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A141" s="126" t="s">
         <v>362</v>
       </c>
-      <c r="B141" s="104"/>
-[...7 lines deleted...]
-    <row r="142" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B141" s="127"/>
+      <c r="C141" s="127"/>
+      <c r="D141" s="127"/>
+      <c r="E141" s="127"/>
+      <c r="F141" s="127"/>
+      <c r="G141" s="127"/>
+      <c r="H141" s="128"/>
+    </row>
+    <row r="142" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A142" s="32">
         <v>1</v>
       </c>
       <c r="B142" s="44" t="s">
         <v>363</v>
       </c>
       <c r="C142" s="33" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E142" s="21" t="s">
         <v>364</v>
       </c>
       <c r="F142" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G142" s="20"/>
       <c r="H142" s="20"/>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A143" s="103" t="s">
+    <row r="143" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A143" s="126" t="s">
         <v>365</v>
       </c>
-      <c r="B143" s="104"/>
-[...7 lines deleted...]
-    <row r="144" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B143" s="127"/>
+      <c r="C143" s="127"/>
+      <c r="D143" s="127"/>
+      <c r="E143" s="127"/>
+      <c r="F143" s="127"/>
+      <c r="G143" s="127"/>
+      <c r="H143" s="128"/>
+    </row>
+    <row r="144" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A144" s="45">
         <v>1</v>
       </c>
       <c r="B144" s="19" t="s">
         <v>366</v>
       </c>
       <c r="C144" s="46" t="s">
         <v>16</v>
       </c>
       <c r="D144" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E144" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F144" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="G144" s="102"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G144" s="20"/>
+      <c r="H144" s="20"/>
+    </row>
+    <row r="145" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A145" s="47">
         <v>2</v>
       </c>
       <c r="B145" s="18" t="s">
         <v>359</v>
       </c>
       <c r="C145" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E145" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F145" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G145" s="102"/>
-[...2 lines deleted...]
-    <row r="146" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G145" s="20"/>
+      <c r="H145" s="20"/>
+    </row>
+    <row r="146" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A146" s="47">
         <v>3</v>
       </c>
       <c r="B146" s="18" t="s">
         <v>368</v>
       </c>
       <c r="C146" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E146" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F146" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G146" s="102"/>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="G146" s="20"/>
+      <c r="H146" s="20"/>
+    </row>
+    <row r="147" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A147" s="47">
         <v>4</v>
       </c>
       <c r="B147" s="18" t="s">
         <v>369</v>
       </c>
       <c r="C147" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E147" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F147" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G147" s="102"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G147" s="20"/>
+      <c r="H147" s="20"/>
+    </row>
+    <row r="148" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A148" s="47">
         <v>5</v>
       </c>
       <c r="B148" s="18" t="s">
         <v>370</v>
       </c>
       <c r="C148" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D148" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E148" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F148" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G148" s="102"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G148" s="20"/>
+      <c r="H148" s="20"/>
+    </row>
+    <row r="149" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A149" s="47">
         <v>6</v>
       </c>
       <c r="B149" s="18" t="s">
         <v>371</v>
       </c>
       <c r="C149" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D149" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E149" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F149" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G149" s="102"/>
-[...2 lines deleted...]
-    <row r="150" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G149" s="20"/>
+      <c r="H149" s="20"/>
+    </row>
+    <row r="150" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A150" s="47">
         <v>7</v>
       </c>
       <c r="B150" s="18" t="s">
         <v>372</v>
       </c>
       <c r="C150" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D150" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E150" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F150" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G150" s="102"/>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G150" s="20"/>
+      <c r="H150" s="20"/>
+    </row>
+    <row r="151" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A151" s="47">
         <v>8</v>
       </c>
       <c r="B151" s="18" t="s">
         <v>373</v>
       </c>
       <c r="C151" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E151" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F151" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G151" s="102"/>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G151" s="20"/>
+      <c r="H151" s="20"/>
+    </row>
+    <row r="152" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A152" s="47">
         <v>9</v>
       </c>
       <c r="B152" s="18" t="s">
         <v>374</v>
       </c>
       <c r="C152" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D152" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E152" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F152" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G152" s="102"/>
-[...2 lines deleted...]
-    <row r="153" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G152" s="20"/>
+      <c r="H152" s="20"/>
+    </row>
+    <row r="153" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A153" s="47">
         <v>10</v>
       </c>
       <c r="B153" s="18" t="s">
         <v>375</v>
       </c>
       <c r="C153" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D153" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E153" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F153" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G153" s="102"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G153" s="20"/>
+      <c r="H153" s="20"/>
+    </row>
+    <row r="154" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A154" s="47">
         <v>11</v>
       </c>
       <c r="B154" s="18" t="s">
         <v>376</v>
       </c>
       <c r="C154" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E154" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F154" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G154" s="102"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="G154" s="20"/>
+      <c r="H154" s="20"/>
+    </row>
+    <row r="155" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A155" s="47">
         <v>12</v>
       </c>
       <c r="B155" s="18" t="s">
         <v>377</v>
       </c>
       <c r="C155" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D155" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E155" s="19" t="s">
         <v>367</v>
       </c>
       <c r="F155" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G155" s="102"/>
-[...3 lines deleted...]
-      <c r="A156" s="114" t="s">
+      <c r="G155" s="20"/>
+      <c r="H155" s="20"/>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A156" s="129" t="s">
         <v>378</v>
       </c>
-      <c r="B156" s="115"/>
-[...7 lines deleted...]
-    <row r="157" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B156" s="130"/>
+      <c r="C156" s="130"/>
+      <c r="D156" s="130"/>
+      <c r="E156" s="130"/>
+      <c r="F156" s="130"/>
+      <c r="G156" s="130"/>
+      <c r="H156" s="131"/>
+    </row>
+    <row r="157" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A157" s="45">
         <v>1</v>
       </c>
       <c r="B157" s="19" t="s">
         <v>379</v>
       </c>
       <c r="C157" s="46" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E157" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F157" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="G157" s="102"/>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G157" s="20"/>
+      <c r="H157" s="20"/>
+    </row>
+    <row r="158" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A158" s="47">
         <v>2</v>
       </c>
       <c r="B158" s="18" t="s">
         <v>381</v>
       </c>
       <c r="C158" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E158" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F158" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="G158" s="102"/>
-[...2 lines deleted...]
-    <row r="159" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G158" s="20"/>
+      <c r="H158" s="20"/>
+    </row>
+    <row r="159" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A159" s="47">
         <v>3</v>
       </c>
       <c r="B159" s="18" t="s">
         <v>382</v>
       </c>
       <c r="C159" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E159" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F159" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G159" s="102"/>
-[...2 lines deleted...]
-    <row r="160" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G159" s="20"/>
+      <c r="H159" s="20"/>
+    </row>
+    <row r="160" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A160" s="47">
         <v>4</v>
       </c>
       <c r="B160" s="18" t="s">
         <v>383</v>
       </c>
       <c r="C160" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D160" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F160" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G160" s="102"/>
-[...2 lines deleted...]
-    <row r="161" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G160" s="20"/>
+      <c r="H160" s="20"/>
+    </row>
+    <row r="161" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A161" s="47">
         <v>5</v>
       </c>
       <c r="B161" s="18" t="s">
         <v>384</v>
       </c>
       <c r="C161" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E161" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F161" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G161" s="102"/>
-[...2 lines deleted...]
-    <row r="162" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G161" s="20"/>
+      <c r="H161" s="20"/>
+    </row>
+    <row r="162" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A162" s="47">
         <v>6</v>
       </c>
       <c r="B162" s="18" t="s">
         <v>385</v>
       </c>
       <c r="C162" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D162" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E162" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F162" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G162" s="102"/>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G162" s="20"/>
+      <c r="H162" s="20"/>
+    </row>
+    <row r="163" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A163" s="47">
         <v>7</v>
       </c>
       <c r="B163" s="18" t="s">
         <v>386</v>
       </c>
       <c r="C163" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E163" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F163" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G163" s="102"/>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G163" s="20"/>
+      <c r="H163" s="20"/>
+    </row>
+    <row r="164" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A164" s="47">
         <v>8</v>
       </c>
       <c r="B164" s="18" t="s">
         <v>387</v>
       </c>
       <c r="C164" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E164" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F164" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G164" s="102"/>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G164" s="20"/>
+      <c r="H164" s="20"/>
+    </row>
+    <row r="165" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A165" s="47">
         <v>9</v>
       </c>
       <c r="B165" s="18" t="s">
         <v>388</v>
       </c>
       <c r="C165" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E165" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F165" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G165" s="102"/>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G165" s="20"/>
+      <c r="H165" s="20"/>
+    </row>
+    <row r="166" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A166" s="47">
         <v>10</v>
       </c>
       <c r="B166" s="18" t="s">
         <v>389</v>
       </c>
       <c r="C166" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E166" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F166" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G166" s="102"/>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G166" s="20"/>
+      <c r="H166" s="20"/>
+    </row>
+    <row r="167" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A167" s="47">
         <v>11</v>
       </c>
       <c r="B167" s="18" t="s">
         <v>390</v>
       </c>
       <c r="C167" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E167" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F167" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G167" s="102"/>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G167" s="20"/>
+      <c r="H167" s="20"/>
+    </row>
+    <row r="168" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A168" s="47">
         <v>12</v>
       </c>
       <c r="B168" s="18" t="s">
         <v>391</v>
       </c>
       <c r="C168" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D168" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E168" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F168" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G168" s="102"/>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G168" s="20"/>
+      <c r="H168" s="20"/>
+    </row>
+    <row r="169" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A169" s="47">
         <v>13</v>
       </c>
       <c r="B169" s="21" t="s">
         <v>392</v>
       </c>
       <c r="C169" s="22"/>
       <c r="D169" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E169" s="19" t="s">
         <v>380</v>
       </c>
       <c r="F169" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="G169" s="102"/>
-[...3 lines deleted...]
-      <c r="A170" s="120" t="s">
+      <c r="G169" s="20"/>
+      <c r="H169" s="20"/>
+    </row>
+    <row r="170" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A170" s="132" t="s">
         <v>737</v>
       </c>
-      <c r="B170" s="121"/>
-[...7 lines deleted...]
-    <row r="171" spans="1:8" s="59" customFormat="1" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B170" s="133"/>
+      <c r="C170" s="133"/>
+      <c r="D170" s="133"/>
+      <c r="E170" s="133"/>
+      <c r="F170" s="133"/>
+      <c r="G170" s="133"/>
+      <c r="H170" s="134"/>
+    </row>
+    <row r="171" spans="1:8" s="59" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A171" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B171" s="53" t="s">
         <v>142</v>
       </c>
       <c r="C171" s="52" t="s">
         <v>143</v>
       </c>
       <c r="D171" s="52" t="s">
         <v>393</v>
       </c>
       <c r="E171" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="F171" s="98" t="s">
+      <c r="F171" s="90" t="s">
         <v>394</v>
       </c>
-      <c r="G171" s="112" t="s">
+      <c r="G171" s="97" t="s">
         <v>743</v>
       </c>
-      <c r="H171" s="113" t="s">
+      <c r="H171" s="98" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="172" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A172" s="97" t="s">
+    <row r="172" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="89" t="s">
         <v>395</v>
       </c>
       <c r="B172" s="62" t="s">
         <v>396</v>
       </c>
       <c r="C172" s="61" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="79" t="s">
         <v>397</v>
       </c>
       <c r="E172" s="62" t="s">
         <v>398</v>
       </c>
-      <c r="F172" s="101" t="s">
+      <c r="F172" s="93" t="s">
         <v>84</v>
       </c>
       <c r="G172" s="20"/>
       <c r="H172" s="20"/>
     </row>
-    <row r="173" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
-      <c r="A173" s="123" t="s">
+    <row r="173" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A173" s="47" t="s">
         <v>399</v>
       </c>
-      <c r="B173" s="124" t="s">
+      <c r="B173" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="C173" s="125" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="126" t="s">
+      <c r="C173" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D173" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="E173" s="124" t="s">
+      <c r="E173" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F173" s="127" t="s">
+      <c r="F173" s="92" t="s">
         <v>84</v>
       </c>
-      <c r="G173" s="102"/>
-[...2 lines deleted...]
-    <row r="174" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G173" s="20"/>
+      <c r="H173" s="20"/>
+    </row>
+    <row r="174" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A174" s="47" t="s">
         <v>401</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>402</v>
       </c>
       <c r="C174" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F174" s="100" t="s">
+      <c r="F174" s="92" t="s">
         <v>84</v>
       </c>
       <c r="G174" s="20"/>
       <c r="H174" s="20"/>
     </row>
-    <row r="175" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
-      <c r="A175" s="123">
+    <row r="175" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A175" s="47">
         <v>2</v>
       </c>
-      <c r="B175" s="124" t="s">
+      <c r="B175" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="C175" s="125" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="126" t="s">
+      <c r="C175" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D175" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="E175" s="124" t="s">
+      <c r="E175" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F175" s="127" t="s">
+      <c r="F175" s="92" t="s">
         <v>84</v>
       </c>
-      <c r="G175" s="102"/>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="G175" s="20"/>
+      <c r="H175" s="20"/>
+    </row>
+    <row r="176" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A176" s="47">
         <v>3</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>404</v>
       </c>
       <c r="C176" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F176" s="100" t="s">
+      <c r="F176" s="92" t="s">
         <v>84</v>
       </c>
       <c r="G176" s="20"/>
       <c r="H176" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A97:H97"/>
     <mergeCell ref="A109:H109"/>
     <mergeCell ref="A113:H113"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A70:H70"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A122:H122"/>
     <mergeCell ref="A141:H141"/>
     <mergeCell ref="A143:H143"/>
     <mergeCell ref="A156:H156"/>
     <mergeCell ref="A170:H170"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A16:H16"/>
@@ -16585,3828 +16729,3886 @@
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
     <tablePart r:id="rId15"/>
     <tablePart r:id="rId16"/>
     <tablePart r:id="rId17"/>
     <tablePart r:id="rId18"/>
     <tablePart r:id="rId19"/>
     <tablePart r:id="rId20"/>
     <tablePart r:id="rId21"/>
     <tablePart r:id="rId22"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26709037-061D-426B-91DF-0A0D26F7E386}">
   <dimension ref="A1:H56"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="G2" sqref="G2:H2"/>
+      <selection pane="bottomRight" activeCell="W4" sqref="W4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="26.33203125" customWidth="1"/>
+    <col min="1" max="1" width="14.08984375" customWidth="1"/>
+    <col min="2" max="2" width="62.453125" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="69" customWidth="1"/>
+    <col min="5" max="5" width="72.6328125" customWidth="1"/>
+    <col min="6" max="6" width="19.36328125" style="69" customWidth="1"/>
+    <col min="7" max="7" width="27.08984375" customWidth="1"/>
+    <col min="8" max="8" width="26.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="83" t="s">
+    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="138" t="s">
         <v>405</v>
       </c>
-      <c r="B1" s="84"/>
-      <c r="C1" s="83" t="s">
+      <c r="B1" s="139"/>
+      <c r="C1" s="138" t="s">
         <v>406</v>
       </c>
-      <c r="D1" s="84"/>
+      <c r="D1" s="139"/>
       <c r="E1" s="56" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="92" t="s">
+      <c r="F2" s="84" t="s">
         <v>408</v>
       </c>
-      <c r="G2" s="91" t="s">
+      <c r="G2" s="83" t="s">
         <v>743</v>
       </c>
-      <c r="H2" s="91" t="s">
+      <c r="H2" s="83" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A3" s="10">
         <v>1</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>409</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>90</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>410</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>411</v>
       </c>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
-    <row r="4" spans="1:8" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="114.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="11">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>412</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>413</v>
       </c>
       <c r="F4" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A5" s="10">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>414</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>415</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
     </row>
-    <row r="6" spans="1:8" ht="72" x14ac:dyDescent="0.3">
-      <c r="A6" s="11">
+    <row r="6" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="111">
         <v>4</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="112" t="s">
         <v>416</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="108" t="s">
         <v>417</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D6" s="108" t="s">
         <v>87</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E6" s="113" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="74" t="s">
-[...5 lines deleted...]
-    <row r="7" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="F6" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="113" t="s">
+        <v>746</v>
+      </c>
+      <c r="H6" s="113"/>
+    </row>
+    <row r="7" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A7" s="10">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>418</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>419</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>420</v>
       </c>
       <c r="F7" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
-    <row r="8" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A8" s="11">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>421</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>715</v>
       </c>
       <c r="F8" s="81" t="s">
         <v>716</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
-    <row r="9" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="203" x14ac:dyDescent="0.35">
       <c r="A9" s="10">
         <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>422</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>424</v>
       </c>
       <c r="F9" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
     </row>
-    <row r="10" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A10" s="11">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>425</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>426</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>427</v>
       </c>
       <c r="F10" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
     </row>
-    <row r="11" spans="1:8" ht="259.2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="261" x14ac:dyDescent="0.35">
       <c r="A11" s="10">
         <v>9</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>428</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>430</v>
       </c>
       <c r="F11" s="76" t="s">
         <v>431</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
     </row>
-    <row r="12" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A12" s="11">
         <v>10</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>432</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>433</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>434</v>
       </c>
       <c r="F12" s="74" t="s">
         <v>435</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A13" s="10">
         <v>11</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>436</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>439</v>
       </c>
       <c r="F13" s="74" t="s">
         <v>440</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A14" s="11">
         <v>12</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>441</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>442</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>443</v>
       </c>
       <c r="F14" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
-    <row r="15" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A15" s="10">
         <v>13</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>444</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>446</v>
       </c>
       <c r="F15" s="75" t="s">
         <v>447</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
-    <row r="16" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A16" s="11">
         <v>14</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>448</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>445</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>449</v>
       </c>
       <c r="F16" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
-    <row r="17" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A17" s="10">
         <v>15</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>450</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>451</v>
       </c>
       <c r="F17" s="75" t="s">
         <v>452</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
-    <row r="18" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A18" s="11">
         <v>16</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>453</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>454</v>
       </c>
       <c r="F18" s="74" t="s">
         <v>447</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
-    <row r="19" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
-      <c r="A19" s="10">
+    <row r="19" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="105">
         <v>17</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="103" t="s">
         <v>455</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="C19" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D19" s="23" t="s">
+      <c r="D19" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="4" t="s">
+      <c r="E19" s="103" t="s">
         <v>456</v>
       </c>
-      <c r="F19" s="75" t="s">
+      <c r="F19" s="104" t="s">
         <v>202</v>
       </c>
-      <c r="G19" s="5"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="G19" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H19" s="103"/>
+    </row>
+    <row r="20" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A20" s="11">
         <v>18</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>457</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>426</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>458</v>
       </c>
       <c r="F20" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
-      <c r="A21" s="10">
+    <row r="21" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A21" s="111">
         <v>19</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="112" t="s">
         <v>459</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="23" t="s">
+      <c r="C21" s="108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="E21" s="4" t="s">
+      <c r="E21" s="113" t="s">
         <v>460</v>
       </c>
-      <c r="F21" s="75" t="s">
-[...6 lines deleted...]
-      <c r="A22" s="11">
+      <c r="F21" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="113"/>
+      <c r="H21" s="113" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="261" x14ac:dyDescent="0.35">
+      <c r="A22" s="111">
         <v>20</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="113" t="s">
         <v>461</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="C22" s="108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E22" s="5" t="s">
+      <c r="E22" s="113" t="s">
         <v>462</v>
       </c>
-      <c r="F22" s="74" t="s">
+      <c r="F22" s="114" t="s">
         <v>202</v>
       </c>
-      <c r="G22" s="5"/>
-[...6 lines deleted...]
-      <c r="B23" s="4" t="s">
+      <c r="G22" s="113"/>
+      <c r="H22" s="113" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A23" s="105">
+        <v>21</v>
+      </c>
+      <c r="B23" s="103" t="s">
         <v>463</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C23" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="101" t="s">
         <v>464</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="E23" s="103" t="s">
         <v>465</v>
       </c>
-      <c r="F23" s="75" t="s">
-[...6 lines deleted...]
-      <c r="A24" s="11">
+      <c r="F23" s="104" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H23" s="103"/>
+    </row>
+    <row r="24" spans="1:8" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="111">
         <v>22</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="113" t="s">
         <v>466</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C24" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="D24" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E24" s="5" t="s">
+      <c r="E24" s="113" t="s">
         <v>467</v>
       </c>
-      <c r="F24" s="74" t="s">
-[...5 lines deleted...]
-    <row r="25" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="F24" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="113" t="s">
+        <v>746</v>
+      </c>
+      <c r="H24" s="113"/>
+    </row>
+    <row r="25" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A25" s="10">
         <v>23</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>468</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>469</v>
       </c>
       <c r="F25" s="75" t="s">
         <v>202</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
     </row>
-    <row r="26" spans="1:8" ht="290.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" ht="290.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="11">
         <v>24</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>470</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>471</v>
       </c>
       <c r="F26" s="74" t="s">
         <v>202</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
     </row>
-    <row r="27" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="10">
         <v>25</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>473</v>
       </c>
       <c r="F27" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
     </row>
-    <row r="28" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A28" s="11">
         <v>26</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>474</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F28" s="74" t="s">
         <v>202</v>
       </c>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
     </row>
-    <row r="29" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A29" s="10">
         <v>27</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>476</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>477</v>
       </c>
       <c r="F29" s="75" t="s">
         <v>202</v>
       </c>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
     </row>
-    <row r="30" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A30" s="11">
         <v>28</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>478</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F30" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
     </row>
-    <row r="31" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A31" s="10">
         <v>29</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>481</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>482</v>
       </c>
       <c r="F31" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
     </row>
-    <row r="32" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A32" s="11">
         <v>30</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>483</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>481</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>484</v>
       </c>
       <c r="F32" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
     </row>
-    <row r="33" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A33" s="10">
         <v>31</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>481</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>486</v>
       </c>
       <c r="F33" s="75" t="s">
         <v>202</v>
       </c>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
     </row>
-    <row r="34" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A34" s="11">
         <v>32</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>487</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>481</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>488</v>
       </c>
       <c r="F34" s="74" t="s">
         <v>202</v>
       </c>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
     </row>
-    <row r="35" spans="1:8" ht="302.39999999999998" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="304.5" x14ac:dyDescent="0.35">
       <c r="A35" s="10">
         <v>33</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>489</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>490</v>
       </c>
       <c r="F35" s="75" t="s">
         <v>202</v>
       </c>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
     </row>
-    <row r="36" spans="1:8" ht="201.6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" ht="203" x14ac:dyDescent="0.35">
       <c r="A36" s="11">
         <v>34</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>491</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>492</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>493</v>
       </c>
       <c r="F36" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:8" ht="201.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" ht="203" x14ac:dyDescent="0.35">
       <c r="A37" s="10">
         <v>35</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>494</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>493</v>
       </c>
       <c r="F37" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
     </row>
-    <row r="38" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A38" s="11">
         <v>36</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>495</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>496</v>
       </c>
       <c r="F38" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A39" s="10">
         <v>37</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>702</v>
       </c>
       <c r="F39" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>38</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>498</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>703</v>
       </c>
       <c r="F40" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A41" s="10">
         <v>39</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>705</v>
       </c>
       <c r="F41" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A42" s="11">
         <v>40</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>500</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>704</v>
       </c>
       <c r="F42" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
-    <row r="43" spans="1:8" ht="244.8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A43" s="10">
         <v>41</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>502</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>717</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
     </row>
-    <row r="44" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A44" s="11">
         <v>42</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>503</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>705</v>
       </c>
       <c r="F44" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
     </row>
-    <row r="45" spans="1:8" ht="259.2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" ht="261" x14ac:dyDescent="0.35">
       <c r="A45" s="10">
         <v>43</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>504</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="55" t="s">
         <v>707</v>
       </c>
       <c r="F45" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
     </row>
-    <row r="46" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A46" s="11">
         <v>44</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>505</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>718</v>
       </c>
       <c r="F46" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A47" s="10">
         <v>45</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>507</v>
       </c>
       <c r="F47" s="75" t="s">
         <v>133</v>
       </c>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="11">
         <v>46</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>508</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>509</v>
       </c>
       <c r="F48" s="74" t="s">
         <v>133</v>
       </c>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
     </row>
-    <row r="49" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A49" s="10">
         <v>47</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>510</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>511</v>
       </c>
       <c r="F49" s="75" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
     </row>
-    <row r="50" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A50" s="11">
         <v>48</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>512</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>720</v>
       </c>
       <c r="F50" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="10">
         <v>49</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>514</v>
       </c>
       <c r="F51" s="75" t="s">
         <v>452</v>
       </c>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A52" s="11">
         <v>50</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>515</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>516</v>
       </c>
       <c r="F52" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:8" ht="145" x14ac:dyDescent="0.35">
       <c r="A53" s="10">
         <v>51</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>518</v>
       </c>
       <c r="F53" s="75" t="s">
         <v>519</v>
       </c>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
     </row>
-    <row r="54" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A54" s="11">
         <v>52</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>520</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>521</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>522</v>
       </c>
       <c r="F54" s="74" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A55" s="10">
         <v>53</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>524</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>525</v>
       </c>
       <c r="F55" s="75" t="s">
         <v>526</v>
       </c>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
     </row>
-    <row r="56" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A56" s="11">
         <v>54</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>527</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>528</v>
       </c>
       <c r="F56" s="74" t="s">
         <v>452</v>
       </c>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F11" r:id="rId1" xr:uid="{72FFCB95-ABD6-4FEF-B317-86C5186CA67C}"/>
     <hyperlink ref="F3" r:id="rId2" xr:uid="{2B17FBBD-251F-4B5C-AF04-74C75D26CEBA}"/>
     <hyperlink ref="F8" r:id="rId3" display="https://public.nwb-oen.ca/registry/2 MINING MILLING/2A/2AM - Mining/2AM-DOH1335 AEM/3 TECH/B GENERAL/4 ANNUAL RPT/2025/260331 2AM-DOH, 2BE-HOP, 2BB-MAE, 2BB-BOS, 2AM-BOS_AgnicoEagle2025HopeBayAnnualRpt-NWB.pdf" xr:uid="{349032B1-B4BA-4CBE-84E7-1FC7342A399A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="3" scale="57" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId4"/>
   <tableParts count="1">
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F6A4E13-992E-4416-8D37-E965D94F95E7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="G2" sqref="G2:H2"/>
+      <selection pane="bottomRight" activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="19.44140625" style="69" customWidth="1"/>
+    <col min="1" max="1" width="14.08984375" customWidth="1"/>
+    <col min="2" max="2" width="62.453125" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="69" customWidth="1"/>
+    <col min="5" max="5" width="72.6328125" customWidth="1"/>
+    <col min="6" max="6" width="19.453125" style="69" customWidth="1"/>
     <col min="7" max="7" width="24" customWidth="1"/>
-    <col min="8" max="8" width="24.77734375" customWidth="1"/>
+    <col min="8" max="8" width="24.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="140" t="s">
         <v>529</v>
       </c>
-      <c r="B1" s="88"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:8" s="54" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="142"/>
+    </row>
+    <row r="2" spans="1:8" s="54" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>142</v>
       </c>
       <c r="C2" s="52" t="s">
         <v>143</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="52" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="52" t="s">
         <v>394</v>
       </c>
-      <c r="G2" s="112" t="s">
+      <c r="G2" s="97" t="s">
         <v>743</v>
       </c>
-      <c r="H2" s="113" t="s">
+      <c r="H2" s="98" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A3" s="14">
         <v>1</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>530</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="128"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+    </row>
+    <row r="4" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="15">
         <v>2</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>531</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
     </row>
-    <row r="5" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A5" s="15">
         <v>3</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>532</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A6" s="15">
         <v>4</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>533</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
     </row>
-    <row r="7" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A7" s="15">
         <v>5</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>534</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>535</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>536</v>
       </c>
       <c r="F7" s="71" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
     </row>
-    <row r="8" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A8" s="15">
         <v>6</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>537</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>538</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>539</v>
       </c>
       <c r="F8" s="71" t="s">
         <v>540</v>
       </c>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
     </row>
-    <row r="9" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A9" s="15">
         <v>7</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>541</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>535</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>542</v>
       </c>
       <c r="F9" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
     </row>
-    <row r="10" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="15">
         <v>8</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>543</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>544</v>
       </c>
       <c r="F10" s="71" t="s">
         <v>545</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
     </row>
-    <row r="11" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="15">
         <v>9</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>546</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>547</v>
       </c>
       <c r="F11" s="71" t="s">
         <v>548</v>
       </c>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
     </row>
-    <row r="12" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="15">
         <v>10</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>549</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>550</v>
       </c>
       <c r="F12" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
     </row>
-    <row r="13" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A13" s="15">
         <v>11</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>551</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>696</v>
       </c>
       <c r="F13" s="71" t="s">
         <v>98</v>
       </c>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
     </row>
-    <row r="14" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A14" s="15">
         <v>12</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>552</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>553</v>
       </c>
       <c r="F14" s="71" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
     </row>
-    <row r="15" spans="1:8" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="65.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="15">
         <v>13</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>554</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>555</v>
       </c>
       <c r="F15" s="71" t="s">
         <v>452</v>
       </c>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
     </row>
-    <row r="16" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="17">
         <v>14</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>556</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="40" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="72" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="3" scale="57" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41160348-A96E-4607-B2BA-51A8C0F5BD75}">
   <dimension ref="A1:H90"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B74" sqref="B74"/>
+      <selection pane="bottomLeft" activeCell="U7" sqref="U7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.109375" customWidth="1"/>
+    <col min="1" max="1" width="14.08984375" customWidth="1"/>
     <col min="2" max="2" width="70" customWidth="1"/>
-    <col min="3" max="3" width="15.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="30.33203125" customWidth="1"/>
+    <col min="3" max="3" width="15.6328125" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="67" customWidth="1"/>
+    <col min="5" max="5" width="68.08984375" customWidth="1"/>
+    <col min="6" max="6" width="19.453125" customWidth="1"/>
+    <col min="7" max="7" width="37.36328125" customWidth="1"/>
+    <col min="8" max="8" width="30.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="90" t="s">
+    <row r="1" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="118" t="s">
         <v>557</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:8" s="54" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+    </row>
+    <row r="2" spans="1:8" s="54" customFormat="1" ht="44" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>142</v>
       </c>
       <c r="C2" s="52" t="s">
         <v>143</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="52" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="52" t="s">
         <v>394</v>
       </c>
-      <c r="G2" s="112" t="s">
+      <c r="G2" s="97" t="s">
         <v>743</v>
       </c>
-      <c r="H2" s="113" t="s">
+      <c r="H2" s="98" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A3" s="129" t="s">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="119" t="s">
         <v>558</v>
       </c>
-      <c r="B3" s="130"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+    </row>
+    <row r="4" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A4" s="23">
         <v>1</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>559</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D4" s="67" t="s">
         <v>74</v>
       </c>
       <c r="E4" s="43" t="s">
         <v>561</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="131"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+    </row>
+    <row r="5" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A5" s="23">
         <v>2</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>562</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>563</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>564</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="131"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+    </row>
+    <row r="6" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="23">
         <v>3</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>565</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D6" s="60"/>
       <c r="E6" s="43" t="s">
         <v>566</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="131"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+    </row>
+    <row r="7" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="23">
         <v>4</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>567</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>568</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="G7" s="131"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G7" s="100"/>
+      <c r="H7" s="100"/>
+    </row>
+    <row r="8" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A8" s="23">
         <v>5</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>569</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>560</v>
       </c>
       <c r="E8" s="43" t="s">
         <v>570</v>
       </c>
       <c r="F8" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="G8" s="131"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+    </row>
+    <row r="9" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A9" s="23">
         <v>6</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>571</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E9" s="43" t="s">
         <v>572</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>738</v>
       </c>
-      <c r="G9" s="131"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+    </row>
+    <row r="10" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A10" s="23">
         <v>7</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>573</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="43" t="s">
         <v>574</v>
       </c>
       <c r="F10" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="G10" s="131"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G10" s="100"/>
+      <c r="H10" s="100"/>
+    </row>
+    <row r="11" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="23">
         <v>8</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>575</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="43" t="s">
         <v>576</v>
       </c>
       <c r="F11" s="23"/>
-      <c r="G11" s="131"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G11" s="100"/>
+      <c r="H11" s="100"/>
+    </row>
+    <row r="12" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A12" s="23">
         <v>9</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>577</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="43" t="s">
         <v>578</v>
       </c>
       <c r="F12" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="G12" s="131"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G12" s="100"/>
+      <c r="H12" s="100"/>
+    </row>
+    <row r="13" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A13" s="23">
         <v>10</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>579</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>580</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="131"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+    </row>
+    <row r="14" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A14" s="23">
         <v>11</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>581</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="43" t="s">
         <v>582</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="131"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G14" s="100"/>
+      <c r="H14" s="100"/>
+    </row>
+    <row r="15" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A15" s="23">
         <v>12</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>583</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="43" t="s">
         <v>582</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="131"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G15" s="100"/>
+      <c r="H15" s="100"/>
+    </row>
+    <row r="16" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A16" s="23">
         <v>13</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>584</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E16" s="43" t="s">
         <v>585</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G16" s="131"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G16" s="100"/>
+      <c r="H16" s="100"/>
+    </row>
+    <row r="17" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A17" s="23">
         <v>14</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>586</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>560</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E17" s="43" t="s">
         <v>585</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G17" s="131"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+    </row>
+    <row r="18" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A18" s="23">
         <v>15</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>587</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="43" t="s">
         <v>709</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G18" s="131"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G18" s="100"/>
+      <c r="H18" s="100"/>
+    </row>
+    <row r="19" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A19" s="23">
         <v>16</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>588</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="43" t="s">
         <v>739</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G19" s="131"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G19" s="100"/>
+      <c r="H19" s="100"/>
+    </row>
+    <row r="20" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A20" s="23">
         <v>17</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>589</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="43" t="s">
         <v>590</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G20" s="131"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G20" s="100"/>
+      <c r="H20" s="100"/>
+    </row>
+    <row r="21" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A21" s="23">
         <v>18</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>591</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E21" s="43" t="s">
         <v>585</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G21" s="131"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="G21" s="100"/>
+      <c r="H21" s="100"/>
+    </row>
+    <row r="22" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A22" s="23">
         <v>19</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>592</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="43" t="s">
         <v>593</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="131"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="G22" s="100"/>
+      <c r="H22" s="100"/>
+    </row>
+    <row r="23" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A23" s="23">
         <v>20</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>594</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="43" t="s">
         <v>732</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G23" s="131"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="G23" s="100"/>
+      <c r="H23" s="100"/>
+    </row>
+    <row r="24" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A24" s="23">
         <v>21</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>595</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>481</v>
       </c>
       <c r="E24" s="43" t="s">
         <v>741</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G24" s="131"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+    </row>
+    <row r="25" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A25" s="23">
         <v>22</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>596</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>445</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="43" t="s">
         <v>740</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="131"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G25" s="100"/>
+      <c r="H25" s="100"/>
+    </row>
+    <row r="26" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A26" s="23">
         <v>23</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>597</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>259</v>
       </c>
       <c r="E26" s="43" t="s">
         <v>697</v>
       </c>
       <c r="F26" s="60" t="s">
         <v>411</v>
       </c>
-      <c r="G26" s="131"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G26" s="100"/>
+      <c r="H26" s="100"/>
+    </row>
+    <row r="27" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A27" s="23">
         <v>24</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>598</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>259</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>697</v>
       </c>
       <c r="F27" s="60" t="s">
         <v>411</v>
       </c>
-      <c r="G27" s="131"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="G27" s="100"/>
+      <c r="H27" s="100"/>
+    </row>
+    <row r="28" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A28" s="23">
         <v>25</v>
       </c>
       <c r="B28" s="43" t="s">
         <v>599</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>600</v>
       </c>
       <c r="E28" s="43" t="s">
         <v>601</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>602</v>
       </c>
-      <c r="G28" s="131"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G28" s="100"/>
+      <c r="H28" s="100"/>
+    </row>
+    <row r="29" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="23">
         <v>26</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>603</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>600</v>
       </c>
       <c r="E29" s="43" t="s">
         <v>604</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="131"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G29" s="100"/>
+      <c r="H29" s="100"/>
+    </row>
+    <row r="30" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A30" s="23">
         <v>27</v>
       </c>
       <c r="B30" s="43" t="s">
         <v>605</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E30" s="43" t="s">
         <v>606</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G30" s="131"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
+    </row>
+    <row r="31" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A31" s="23">
         <v>28</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>607</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="43" t="s">
         <v>608</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G31" s="131"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G31" s="100"/>
+      <c r="H31" s="100"/>
+    </row>
+    <row r="32" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A32" s="23">
         <v>29</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>609</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="43" t="s">
         <v>608</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G32" s="131"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G32" s="100"/>
+      <c r="H32" s="100"/>
+    </row>
+    <row r="33" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="23">
         <v>30</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>610</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="43" t="s">
         <v>608</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G33" s="131"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+    </row>
+    <row r="34" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A34" s="23">
         <v>31</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>611</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>154</v>
       </c>
       <c r="E34" s="43" t="s">
         <v>612</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="131"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G34" s="100"/>
+      <c r="H34" s="100"/>
+    </row>
+    <row r="35" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="23">
         <v>32</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>613</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="43" t="s">
         <v>740</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G35" s="131"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+    </row>
+    <row r="36" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A36" s="23">
         <v>33</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>614</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E36" s="43" t="s">
         <v>615</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G36" s="131"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G36" s="100"/>
+      <c r="H36" s="100"/>
+    </row>
+    <row r="37" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A37" s="23">
         <v>34</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>616</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E37" s="43" t="s">
         <v>617</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G37" s="131"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+    </row>
+    <row r="38" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A38" s="23">
         <v>35</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>618</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E38" s="43" t="s">
         <v>619</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G38" s="131"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+    </row>
+    <row r="39" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A39" s="23">
         <v>36</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>620</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>621</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G39" s="131"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G39" s="100"/>
+      <c r="H39" s="100"/>
+    </row>
+    <row r="40" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A40" s="23">
         <v>37</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>622</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>438</v>
       </c>
       <c r="E40" s="43" t="s">
         <v>623</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G40" s="131"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="G40" s="100"/>
+      <c r="H40" s="100"/>
+    </row>
+    <row r="41" spans="1:8" ht="87" x14ac:dyDescent="0.35">
       <c r="A41" s="23">
         <v>38</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>624</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="43" t="s">
         <v>625</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G41" s="131"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="G41" s="100"/>
+      <c r="H41" s="100"/>
+    </row>
+    <row r="42" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A42" s="23">
         <v>39</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>626</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="43" t="s">
         <v>627</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G42" s="131"/>
-[...3 lines deleted...]
-      <c r="A43" s="23">
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+    </row>
+    <row r="43" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A43" s="101">
         <v>40</v>
       </c>
-      <c r="B43" s="43" t="s">
+      <c r="B43" s="102" t="s">
         <v>628</v>
       </c>
-      <c r="C43" s="23" t="s">
+      <c r="C43" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D43" s="23" t="s">
+      <c r="D43" s="101" t="s">
         <v>600</v>
       </c>
-      <c r="E43" s="43" t="s">
+      <c r="E43" s="102" t="s">
         <v>629</v>
       </c>
-      <c r="F43" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A44" s="23">
+      <c r="F43" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H43" s="106"/>
+    </row>
+    <row r="44" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A44" s="108">
         <v>41</v>
       </c>
-      <c r="B44" s="43" t="s">
+      <c r="B44" s="109" t="s">
         <v>630</v>
       </c>
-      <c r="C44" s="23" t="s">
+      <c r="C44" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D44" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="43" t="s">
+      <c r="D44" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="109" t="s">
         <v>742</v>
       </c>
-      <c r="F44" s="23" t="s">
+      <c r="F44" s="108" t="s">
         <v>202</v>
       </c>
-      <c r="G44" s="131"/>
-[...3 lines deleted...]
-      <c r="A45" s="23">
+      <c r="G44" s="115" t="s">
+        <v>746</v>
+      </c>
+      <c r="H44" s="110"/>
+    </row>
+    <row r="45" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="101">
         <v>42</v>
       </c>
-      <c r="B45" s="43" t="s">
+      <c r="B45" s="102" t="s">
         <v>631</v>
       </c>
-      <c r="C45" s="23" t="s">
+      <c r="C45" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D45" s="23" t="s">
+      <c r="D45" s="101" t="s">
         <v>262</v>
       </c>
-      <c r="E45" s="43" t="s">
+      <c r="E45" s="102" t="s">
         <v>632</v>
       </c>
-      <c r="F45" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A46" s="23">
+      <c r="F45" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="107" t="s">
+        <v>745</v>
+      </c>
+      <c r="H45" s="106"/>
+    </row>
+    <row r="46" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="101">
         <v>43</v>
       </c>
-      <c r="B46" s="43" t="s">
+      <c r="B46" s="102" t="s">
         <v>633</v>
       </c>
-      <c r="C46" s="23" t="s">
+      <c r="C46" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D46" s="23" t="s">
+      <c r="D46" s="101" t="s">
         <v>262</v>
       </c>
-      <c r="E46" s="43" t="s">
+      <c r="E46" s="102" t="s">
         <v>698</v>
       </c>
-      <c r="F46" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A47" s="23">
+      <c r="F46" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H46" s="106"/>
+    </row>
+    <row r="47" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="101">
         <v>44</v>
       </c>
-      <c r="B47" s="43" t="s">
+      <c r="B47" s="102" t="s">
         <v>634</v>
       </c>
-      <c r="C47" s="23" t="s">
+      <c r="C47" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D47" s="23" t="s">
+      <c r="D47" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E47" s="43" t="s">
+      <c r="E47" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F47" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A48" s="23">
+      <c r="F47" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" s="107" t="s">
+        <v>745</v>
+      </c>
+      <c r="H47" s="106"/>
+    </row>
+    <row r="48" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="108">
         <v>45</v>
       </c>
-      <c r="B48" s="43" t="s">
+      <c r="B48" s="109" t="s">
         <v>636</v>
       </c>
-      <c r="C48" s="23" t="s">
+      <c r="C48" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D48" s="23" t="s">
+      <c r="D48" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E48" s="43" t="s">
+      <c r="E48" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F48" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A49" s="23">
+      <c r="F48" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="115" t="s">
+        <v>749</v>
+      </c>
+      <c r="H48" s="110"/>
+    </row>
+    <row r="49" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A49" s="108">
         <v>46</v>
       </c>
-      <c r="B49" s="43" t="s">
+      <c r="B49" s="109" t="s">
         <v>637</v>
       </c>
-      <c r="C49" s="23" t="s">
+      <c r="C49" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D49" s="23" t="s">
+      <c r="D49" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E49" s="43" t="s">
+      <c r="E49" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F49" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A50" s="23">
+      <c r="F49" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" s="115" t="s">
+        <v>752</v>
+      </c>
+      <c r="H49" s="110"/>
+    </row>
+    <row r="50" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A50" s="101">
         <v>47</v>
       </c>
-      <c r="B50" s="43" t="s">
+      <c r="B50" s="102" t="s">
         <v>638</v>
       </c>
-      <c r="C50" s="23" t="s">
+      <c r="C50" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D50" s="23" t="s">
+      <c r="D50" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E50" s="43" t="s">
+      <c r="E50" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F50" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A51" s="23">
+      <c r="F50" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H50" s="106"/>
+    </row>
+    <row r="51" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="108">
         <v>48</v>
       </c>
-      <c r="B51" s="43" t="s">
+      <c r="B51" s="109" t="s">
         <v>639</v>
       </c>
-      <c r="C51" s="23" t="s">
+      <c r="C51" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D51" s="23" t="s">
+      <c r="D51" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E51" s="43" t="s">
+      <c r="E51" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F51" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A52" s="23">
+      <c r="F51" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="113" t="s">
+        <v>750</v>
+      </c>
+      <c r="H51" s="110"/>
+    </row>
+    <row r="52" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A52" s="108">
         <v>49</v>
       </c>
-      <c r="B52" s="43" t="s">
+      <c r="B52" s="109" t="s">
         <v>640</v>
       </c>
-      <c r="C52" s="23" t="s">
+      <c r="C52" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D52" s="23" t="s">
+      <c r="D52" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E52" s="43" t="s">
+      <c r="E52" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F52" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A53" s="23">
+      <c r="F52" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="115" t="s">
+        <v>747</v>
+      </c>
+      <c r="H52" s="110"/>
+    </row>
+    <row r="53" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A53" s="101">
         <v>50</v>
       </c>
-      <c r="B53" s="43" t="s">
+      <c r="B53" s="102" t="s">
         <v>641</v>
       </c>
-      <c r="C53" s="23" t="s">
+      <c r="C53" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D53" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="43" t="s">
+      <c r="D53" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="102" t="s">
         <v>642</v>
       </c>
-      <c r="F53" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A54" s="23">
+      <c r="F53" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H53" s="106"/>
+    </row>
+    <row r="54" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A54" s="108">
         <v>51</v>
       </c>
-      <c r="B54" s="43" t="s">
+      <c r="B54" s="109" t="s">
         <v>643</v>
       </c>
-      <c r="C54" s="23" t="s">
+      <c r="C54" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D54" s="23" t="s">
+      <c r="D54" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E54" s="43" t="s">
+      <c r="E54" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F54" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A55" s="23">
+      <c r="F54" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="115" t="s">
+        <v>749</v>
+      </c>
+      <c r="H54" s="110"/>
+    </row>
+    <row r="55" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A55" s="108">
         <v>52</v>
       </c>
-      <c r="B55" s="43" t="s">
+      <c r="B55" s="109" t="s">
         <v>644</v>
       </c>
-      <c r="C55" s="23" t="s">
+      <c r="C55" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D55" s="23" t="s">
+      <c r="D55" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E55" s="43" t="s">
+      <c r="E55" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F55" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A56" s="23">
+      <c r="F55" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="115" t="s">
+        <v>749</v>
+      </c>
+      <c r="H55" s="110"/>
+    </row>
+    <row r="56" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="101">
         <v>53</v>
       </c>
-      <c r="B56" s="43" t="s">
+      <c r="B56" s="102" t="s">
         <v>645</v>
       </c>
-      <c r="C56" s="23" t="s">
+      <c r="C56" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D56" s="23" t="s">
+      <c r="D56" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E56" s="43" t="s">
+      <c r="E56" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F56" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A57" s="23">
+      <c r="F56" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H56" s="106"/>
+    </row>
+    <row r="57" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A57" s="101">
         <v>54</v>
       </c>
-      <c r="B57" s="43" t="s">
+      <c r="B57" s="102" t="s">
         <v>646</v>
       </c>
-      <c r="C57" s="23" t="s">
+      <c r="C57" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D57" s="23" t="s">
+      <c r="D57" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E57" s="43" t="s">
+      <c r="E57" s="102" t="s">
         <v>721</v>
       </c>
-      <c r="F57" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A58" s="23">
+      <c r="F57" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H57" s="106"/>
+    </row>
+    <row r="58" spans="1:8" ht="319" x14ac:dyDescent="0.35">
+      <c r="A58" s="101">
         <v>55</v>
       </c>
-      <c r="B58" s="43" t="s">
+      <c r="B58" s="102" t="s">
         <v>647</v>
       </c>
-      <c r="C58" s="23" t="s">
+      <c r="C58" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D58" s="23" t="s">
+      <c r="D58" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E58" s="43" t="s">
+      <c r="E58" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F58" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A59" s="23">
+      <c r="F58" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H58" s="106"/>
+    </row>
+    <row r="59" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="101">
         <v>56</v>
       </c>
-      <c r="B59" s="43" t="s">
+      <c r="B59" s="102" t="s">
         <v>648</v>
       </c>
-      <c r="C59" s="23" t="s">
+      <c r="C59" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D59" s="23" t="s">
+      <c r="D59" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E59" s="43" t="s">
+      <c r="E59" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F59" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A60" s="23">
+      <c r="F59" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H59" s="106"/>
+    </row>
+    <row r="60" spans="1:8" ht="232" x14ac:dyDescent="0.35">
+      <c r="A60" s="101">
         <v>57</v>
       </c>
-      <c r="B60" s="43" t="s">
+      <c r="B60" s="102" t="s">
         <v>649</v>
       </c>
-      <c r="C60" s="23" t="s">
+      <c r="C60" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D60" s="23" t="s">
+      <c r="D60" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E60" s="43" t="s">
+      <c r="E60" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F60" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A61" s="23">
+      <c r="F60" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H60" s="106"/>
+    </row>
+    <row r="61" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A61" s="101">
         <v>58</v>
       </c>
-      <c r="B61" s="43" t="s">
+      <c r="B61" s="102" t="s">
         <v>650</v>
       </c>
-      <c r="C61" s="23" t="s">
+      <c r="C61" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D61" s="23" t="s">
+      <c r="D61" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E61" s="43" t="s">
+      <c r="E61" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F61" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A62" s="23">
+      <c r="F61" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H61" s="106"/>
+    </row>
+    <row r="62" spans="1:8" ht="58" x14ac:dyDescent="0.35">
+      <c r="A62" s="101">
         <v>59</v>
       </c>
-      <c r="B62" s="43" t="s">
+      <c r="B62" s="102" t="s">
         <v>651</v>
       </c>
-      <c r="C62" s="23" t="s">
+      <c r="C62" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D62" s="23" t="s">
+      <c r="D62" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E62" s="43" t="s">
+      <c r="E62" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F62" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A63" s="23">
+      <c r="F62" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H62" s="106"/>
+    </row>
+    <row r="63" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A63" s="108">
         <v>60</v>
       </c>
-      <c r="B63" s="43" t="s">
+      <c r="B63" s="109" t="s">
         <v>652</v>
       </c>
-      <c r="C63" s="23" t="s">
+      <c r="C63" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D63" s="23" t="s">
+      <c r="D63" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E63" s="43" t="s">
+      <c r="E63" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F63" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A64" s="23">
+      <c r="F63" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" s="115" t="s">
+        <v>751</v>
+      </c>
+      <c r="H63" s="110"/>
+    </row>
+    <row r="64" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="108">
         <v>61</v>
       </c>
-      <c r="B64" s="43" t="s">
+      <c r="B64" s="109" t="s">
         <v>653</v>
       </c>
-      <c r="C64" s="23" t="s">
+      <c r="C64" s="108" t="s">
         <v>124</v>
       </c>
-      <c r="D64" s="23" t="s">
+      <c r="D64" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="E64" s="43" t="s">
+      <c r="E64" s="109" t="s">
         <v>635</v>
       </c>
-      <c r="F64" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A65" s="23">
+      <c r="F64" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" s="115" t="s">
+        <v>751</v>
+      </c>
+      <c r="H64" s="110"/>
+    </row>
+    <row r="65" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="101">
         <v>62</v>
       </c>
-      <c r="B65" s="43" t="s">
+      <c r="B65" s="102" t="s">
         <v>654</v>
       </c>
-      <c r="C65" s="23" t="s">
+      <c r="C65" s="101" t="s">
         <v>124</v>
       </c>
-      <c r="D65" s="23" t="s">
+      <c r="D65" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="E65" s="43" t="s">
+      <c r="E65" s="102" t="s">
         <v>635</v>
       </c>
-      <c r="F65" s="23" t="s">
-[...5 lines deleted...]
-    <row r="66" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="F65" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="H65" s="106"/>
+    </row>
+    <row r="66" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A66" s="23">
         <v>63</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>655</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>656</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>600</v>
       </c>
       <c r="E66" s="43" t="s">
         <v>657</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G66" s="131"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G66" s="100"/>
+      <c r="H66" s="100"/>
+    </row>
+    <row r="67" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A67" s="23">
         <v>64</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>658</v>
       </c>
       <c r="C67" s="23" t="s">
         <v>656</v>
       </c>
       <c r="D67" s="23" t="s">
         <v>600</v>
       </c>
       <c r="E67" s="43" t="s">
         <v>657</v>
       </c>
       <c r="F67" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G67" s="131"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G67" s="100"/>
+      <c r="H67" s="100"/>
+    </row>
+    <row r="68" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A68" s="23">
         <v>65</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>659</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>656</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>600</v>
       </c>
       <c r="E68" s="43" t="s">
         <v>657</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G68" s="131"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+    </row>
+    <row r="69" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A69" s="23">
         <v>66</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>660</v>
       </c>
       <c r="C69" s="23" t="s">
         <v>59</v>
       </c>
       <c r="D69" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="43" t="s">
         <v>661</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G69" s="131"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G69" s="100"/>
+      <c r="H69" s="100"/>
+    </row>
+    <row r="70" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A70" s="23">
         <v>67</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>662</v>
       </c>
       <c r="C70" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="43" t="s">
         <v>625</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G70" s="131"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="G70" s="100"/>
+      <c r="H70" s="100"/>
+    </row>
+    <row r="71" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A71" s="23">
         <v>68</v>
       </c>
       <c r="B71" s="43" t="s">
         <v>663</v>
       </c>
       <c r="C71" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D71" s="23" t="s">
         <v>209</v>
       </c>
       <c r="E71" s="43" t="s">
         <v>664</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G71" s="131"/>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="G71" s="100"/>
+      <c r="H71" s="100"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A72" s="48" t="s">
         <v>665</v>
       </c>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="68"/>
       <c r="E72" s="58"/>
       <c r="F72" s="49"/>
       <c r="G72" s="49"/>
       <c r="H72" s="49"/>
     </row>
-    <row r="73" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A73" s="23">
         <v>69</v>
       </c>
       <c r="B73" s="43" t="s">
         <v>666</v>
       </c>
       <c r="C73" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="43" t="s">
         <v>722</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G73" s="131"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G73" s="100"/>
+      <c r="H73" s="100"/>
+    </row>
+    <row r="74" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A74" s="23">
         <v>70</v>
       </c>
       <c r="B74" s="43" t="s">
         <v>667</v>
       </c>
       <c r="C74" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D74" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="43" t="s">
         <v>722</v>
       </c>
       <c r="F74" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G74" s="131"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G74" s="100"/>
+      <c r="H74" s="100"/>
+    </row>
+    <row r="75" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A75" s="23">
         <v>71</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>668</v>
       </c>
       <c r="C75" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D75" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="43" t="s">
         <v>722</v>
       </c>
       <c r="F75" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G75" s="131"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G75" s="100"/>
+      <c r="H75" s="100"/>
+    </row>
+    <row r="76" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A76" s="23">
         <v>72</v>
       </c>
       <c r="B76" s="43" t="s">
         <v>669</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="43" t="s">
         <v>722</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G76" s="131"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G76" s="100"/>
+      <c r="H76" s="100"/>
+    </row>
+    <row r="77" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A77" s="23">
         <v>73</v>
       </c>
       <c r="B77" s="43" t="s">
         <v>670</v>
       </c>
       <c r="C77" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D77" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="43" t="s">
         <v>723</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G77" s="131"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G77" s="100"/>
+      <c r="H77" s="100"/>
+    </row>
+    <row r="78" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A78" s="23">
         <v>74</v>
       </c>
       <c r="B78" s="43" t="s">
         <v>671</v>
       </c>
       <c r="C78" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D78" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="43" t="s">
         <v>724</v>
       </c>
       <c r="F78" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G78" s="131"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="G78" s="100"/>
+      <c r="H78" s="100"/>
+    </row>
+    <row r="79" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A79" s="23">
         <v>75</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>672</v>
       </c>
       <c r="C79" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D79" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="43" t="s">
         <v>725</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G79" s="131"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="G79" s="100"/>
+      <c r="H79" s="100"/>
+    </row>
+    <row r="80" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A80" s="23">
         <v>76</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>673</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="43" t="s">
         <v>725</v>
       </c>
       <c r="F80" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G80" s="131"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="G80" s="100"/>
+      <c r="H80" s="100"/>
+    </row>
+    <row r="81" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A81" s="23">
         <v>77</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>674</v>
       </c>
       <c r="C81" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D81" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="65" t="s">
         <v>706</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G81" s="131"/>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="G81" s="100"/>
+      <c r="H81" s="100"/>
+    </row>
+    <row r="82" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A82" s="23">
         <v>78</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>675</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="43" t="s">
         <v>726</v>
       </c>
       <c r="F82" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G82" s="131"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="G82" s="100"/>
+      <c r="H82" s="100"/>
+    </row>
+    <row r="83" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A83" s="23">
         <v>79</v>
       </c>
       <c r="B83" s="43" t="s">
         <v>676</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="43" t="s">
         <v>727</v>
       </c>
       <c r="F83" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G83" s="131"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G83" s="100"/>
+      <c r="H83" s="100"/>
+    </row>
+    <row r="84" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A84" s="23">
         <v>80</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>677</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="43" t="s">
         <v>727</v>
       </c>
       <c r="F84" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G84" s="131"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="G84" s="100"/>
+      <c r="H84" s="100"/>
+    </row>
+    <row r="85" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A85" s="23">
         <v>81</v>
       </c>
       <c r="B85" s="43" t="s">
         <v>678</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="43" t="s">
         <v>728</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G85" s="131"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="G85" s="100"/>
+      <c r="H85" s="100"/>
+    </row>
+    <row r="86" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A86" s="23">
         <v>82</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>679</v>
       </c>
       <c r="C86" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="43" t="s">
         <v>729</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G86" s="131"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="G86" s="100"/>
+      <c r="H86" s="100"/>
+    </row>
+    <row r="87" spans="1:8" ht="58" x14ac:dyDescent="0.35">
       <c r="A87" s="23">
         <v>83</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>680</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="43" t="s">
         <v>730</v>
       </c>
       <c r="F87" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G87" s="131"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="G87" s="100"/>
+      <c r="H87" s="100"/>
+    </row>
+    <row r="88" spans="1:8" ht="116" x14ac:dyDescent="0.35">
       <c r="A88" s="23">
         <v>84</v>
       </c>
       <c r="B88" s="43" t="s">
         <v>681</v>
       </c>
       <c r="C88" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="43" t="s">
         <v>729</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G88" s="131"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="G88" s="100"/>
+      <c r="H88" s="100"/>
+    </row>
+    <row r="89" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A89" s="23">
         <v>85</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>682</v>
       </c>
       <c r="C89" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>683</v>
       </c>
       <c r="E89" s="43" t="s">
         <v>731</v>
       </c>
       <c r="F89" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G89" s="131"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="G89" s="100"/>
+      <c r="H89" s="100"/>
+    </row>
+    <row r="90" spans="1:8" ht="174" x14ac:dyDescent="0.35">
       <c r="A90" s="23">
         <v>86</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>684</v>
       </c>
       <c r="C90" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="43" t="s">
         <v>731</v>
       </c>
       <c r="F90" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G90" s="131"/>
-      <c r="H90" s="131"/>
+      <c r="G90" s="100"/>
+      <c r="H90" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F26" r:id="rId1" xr:uid="{4756D74C-7632-45B3-B1F6-53FFB3902F83}"/>
     <hyperlink ref="F27" r:id="rId2" xr:uid="{F343D430-0E0E-4B59-805A-F453D36CC847}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="120" scale="57" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD018A4-4E4F-4D3F-BBE4-D6DC2FF292DE}">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="91" style="57" customWidth="1"/>
-    <col min="2" max="2" width="58.33203125" style="57" customWidth="1"/>
-    <col min="3" max="16384" width="9.109375" style="57"/>
+    <col min="2" max="2" width="58.36328125" style="57" customWidth="1"/>
+    <col min="3" max="16384" width="9.08984375" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="63" t="s">
         <v>685</v>
       </c>
       <c r="B1" s="63"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="66" t="s">
         <v>600</v>
       </c>
       <c r="B2" s="63"/>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="66" t="s">
         <v>438</v>
       </c>
       <c r="B3" s="63"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="66" t="s">
         <v>686</v>
       </c>
       <c r="B4" s="63"/>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="66" t="s">
         <v>687</v>
       </c>
       <c r="B5" s="63"/>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="66" t="s">
         <v>688</v>
       </c>
       <c r="B6" s="63"/>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="66" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="63"/>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A8" s="66" t="s">
         <v>524</v>
       </c>
       <c r="B8" s="63"/>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="66" t="s">
         <v>327</v>
       </c>
       <c r="B9" s="63"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" s="66" t="s">
         <v>689</v>
       </c>
       <c r="B10" s="63"/>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="66" t="s">
         <v>690</v>
       </c>
       <c r="B11" s="63"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="66" t="s">
         <v>270</v>
       </c>
       <c r="B12" s="63"/>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A13" s="66" t="s">
         <v>563</v>
       </c>
       <c r="B13" s="63"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A14" s="66" t="s">
         <v>691</v>
       </c>
       <c r="B14" s="63"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A15" s="66" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="63"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A16" s="64" t="s">
         <v>692</v>
       </c>
       <c r="B16" s="63"/>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A17" s="64" t="s">
         <v>262</v>
       </c>
       <c r="B17" s="63"/>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A18" s="64" t="s">
         <v>521</v>
       </c>
       <c r="B18" s="63"/>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A19" s="64" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A20" s="64" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A21" s="64" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A22" s="64" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A23" s="64" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A24" s="64" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{52042285-48A6-4CB8-91DF-7E253A63A294}"/>
     <hyperlink ref="A22" r:id="rId2" xr:uid="{9509B1E2-D27C-4BF2-AD4C-1C82DB9A0E08}"/>
     <hyperlink ref="A24" r:id="rId3" xr:uid="{74208060-13F3-486C-B41E-C6AF25405B05}"/>
     <hyperlink ref="A21" r:id="rId4" xr:uid="{FDCD2BF3-4627-4315-9F62-8DD3ED723147}"/>
     <hyperlink ref="A16" r:id="rId5" xr:uid="{ACAEDF6F-62FF-42FB-8A16-7C6896E1F618}"/>
     <hyperlink ref="A2" r:id="rId6" xr:uid="{40BBB6DD-6E3B-4122-B626-1BF7C5C153D1}"/>
     <hyperlink ref="A6" r:id="rId7" display="Doris-madrid Interim Closure and Reclamation Plan" xr:uid="{C9E4B23C-4A9A-42FA-9055-6F2DD8138EE1}"/>
     <hyperlink ref="A11" r:id="rId8" xr:uid="{2B8FD99F-F158-4E7E-B939-D70DC40B343F}"/>
     <hyperlink ref="A14" r:id="rId9" xr:uid="{D591E228-48EA-4067-85CD-03314A10AD24}"/>
     <hyperlink ref="A23" r:id="rId10" xr:uid="{9B6BA516-C5A6-44F0-A9B8-6A5329BE8918}"/>
     <hyperlink ref="A10" r:id="rId11" xr:uid="{7C4042FD-AD1D-42A7-825D-740A309F486C}"/>
     <hyperlink ref="A17" r:id="rId12" xr:uid="{C07B178F-B970-456A-B1F2-81DBE8BA739E}"/>
     <hyperlink ref="A7" r:id="rId13" xr:uid="{ABAC6590-0D8A-4281-8497-45B12C647CA2}"/>
     <hyperlink ref="A15" r:id="rId14" xr:uid="{B4F29B60-ACA0-4293-AECB-C99C6A8C535C}"/>
     <hyperlink ref="A13" r:id="rId15" xr:uid="{6B9ABCE2-1C26-4BF0-8633-610B4E5F1F17}"/>
     <hyperlink ref="A9" r:id="rId16" xr:uid="{BE4E54B4-A70C-4051-9A90-9BE897FBE1D2}"/>
     <hyperlink ref="A8" r:id="rId17" xr:uid="{DE08E6C6-868C-4F06-88C4-98D45D4B6920}"/>
     <hyperlink ref="A4" r:id="rId18" xr:uid="{F3346B31-4E7D-4ED3-A384-83C8AFDD3005}"/>
     <hyperlink ref="A3" r:id="rId19" xr:uid="{65C8102D-87CC-49C7-8DC6-285186933A9A}"/>
@@ -20659,56 +20861,73 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C7D231-707D-4830-B214-AB866BE0E932}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="5789cf98-1377-48c3-9427-a47ddaa3d053"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0bfb2a58-de51-412f-8d0b-109ced5d6a85"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="42f7facc-39d0-4098-b6fb-00608c12789e"/>
+    <ds:schemaRef ds:uri="489f367a-c2bf-4139-93fc-dea86239c913"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B1D4E97-17B7-4E52-BB68-896C054CDA97}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B1D4E97-17B7-4E52-BB68-896C054CDA97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="489f367a-c2bf-4139-93fc-dea86239c913"/>
+    <ds:schemaRef ds:uri="42f7facc-39d0-4098-b6fb-00608c12789e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EC43F5-A046-4E0A-B43A-521345CC4BB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>