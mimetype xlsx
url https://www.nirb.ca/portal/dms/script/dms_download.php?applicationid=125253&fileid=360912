--- v0 (2026-05-21)
+++ v1 (2026-07-15)
@@ -6,93 +6,82 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vnayak\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://deslawwpg.sharepoint.com/sites/Shared/Shared Documents/Jonny New/JKatz-Files/Kivalliq Inuit Association Files/250256-2511 Meadowbank Closure (ND)/Annual Report 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BF59778-26D5-4FE1-A94E-A0C6910AB3FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF1382B1-1365-4732-B400-5A585223875F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Ref210740791" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_Ref210812293" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_Ref211851323" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_xleta.AND" hidden="1" xlm="1">#NAME?</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$1:$F$298</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$3:$F$298</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1473" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1476" uniqueCount="731">
   <si>
     <t>TC No.</t>
   </si>
   <si>
     <t>Term and Condition Summary</t>
   </si>
   <si>
     <t>Associated Plan(s)</t>
   </si>
   <si>
     <t>Proponent Submission or Summary</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Agnico Eagle</t>
   </si>
   <si>
     <t>Responsible Parties / Authorities</t>
   </si>
   <si>
     <t>NIRB</t>
   </si>
   <si>
@@ -132,56 +121,50 @@
   <si>
     <t>Information requirements for reporting monitoring results</t>
   </si>
   <si>
     <t>Agnico Eagle
 CIRNAC
 TC</t>
   </si>
   <si>
     <t>Conduct groundwater Monitoring, and report results to NIRB’s Monitoring Officer, INAC, and EC</t>
   </si>
   <si>
     <t>Provide details of sewage treatment</t>
   </si>
   <si>
     <t>Provide details of a comprehensive water use and water management plan for the Baker Lake marshalling area, including monitoring of the discharge from the marshalling area sump</t>
   </si>
   <si>
     <t>Meet water discharge requirements for Wally Lake and Third Portage Lake</t>
   </si>
   <si>
     <t>Maintain dewatering dikes until water quality meets discharge criteria</t>
   </si>
   <si>
     <t>Provide details regarding the effluent outfall configuration for Wally Lake in the water license application to the NWB</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adherence to the commitments from the original Final Hearing</t>
   </si>
   <si>
     <t>Take prompt and appropriate action to remedy any non-compliance and annual reporting of non-compliance with environmental laws and regulations and/or regulatory instruments</t>
   </si>
   <si>
     <t>Maintain the records and results of any monitoring, data, or analysis, for a minimum of the life of the Project, including closure and post-closure monitoring</t>
   </si>
   <si>
     <t>Provide plans for water treatment for the tailings (reclaim pond) discharge, and on a contingency basis for the attenuation pond discharge(s) and for the pits</t>
   </si>
   <si>
     <t>Characterize mine waste materials, including the Vault area, for acid generating potential, metal leaching and non-metal constituents within two years of commencing operations</t>
   </si>
   <si>
     <t>Install a weather station at the mine site to collect atmospheric data, including air temperature and precipitation.</t>
   </si>
   <si>
     <t>Ensure that fuel and hazardous materials are contained using safe, environmentally protective methods based on practical, best engineering practices</t>
   </si>
   <si>
     <t>Ensure spills are cleaned up and site maintained clean of debris</t>
   </si>
   <si>
     <t>Manage attraction of carnivores and/or raptors to reduce or eliminate attraction at all landfills and waste storage areas</t>
   </si>
@@ -1372,101 +1355,95 @@
     <t>Shipping Management Plan V.5, March 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Results and discussion related to adherence to mitigation measures related to setback distance from sensitive habitats and to the vessel travel routes are provided in the 2025 Marine Mammal and Seabird Annual Report presented in Appendix 30. </t>
   </si>
   <si>
     <t>Agnico Eagle submitted the analysis of risk of temporary mine closure on September 11, 2018. There have not been any updates since the last submission. The Analysis of the Risk of Temporary Mine Closure is included in the Appendix 50 of the 2018 Annual Report.</t>
   </si>
   <si>
     <t>In 2025, no archeology surveys pertaining to operation were required and no new archaeological sites were discovered at the Meadowbank Complex.</t>
   </si>
   <si>
     <t>Agnico Eagle submitted the updated Occupational Health and Safety Plan on December 14, 2018, to NIRB, which includes information on the inclusion of sexual health and well-being during employee orientation.</t>
   </si>
   <si>
     <t>Mercury Monitoring Plan V.4, March 2023</t>
   </si>
   <si>
     <t>There was no widening to the permitted limit of the Whale Tail Haul Road in 2025.</t>
   </si>
   <si>
     <t>Discharge to Lakes D1 and D5 are not planned at this point; therefore, no information is required to be provided under this Term and Condition.</t>
   </si>
   <si>
     <t>An up-to-date listing of the status of implementation for commitments made during the NIRB assessment is provided in Appendix 2.</t>
-  </si>
-[...1 lines deleted...]
-    <t>An up-to-date listing of the status of implementation for commitments, made during the NIRB Final Hearings, and applicable to operation phase is provided.</t>
   </si>
   <si>
     <t>The report is written to address all of the 2025 annual reporting requirements of the project under these authorizations:
 • NWB Type A Water License 2AM-MEA1530;
 • NIRB Project Certificate No. 004;
 • DFO HADD Authorization NU-03-190 AWAR;
 • DFO HADD Authorization NU-03-191.3 and NU-03-191.4 Mine Site;
 • DFO Authorization NU-14-1046 Phaser Lake;
 • CIRNAC Land Leases 66A/8-71-4 (AWAR) and 66A/8-72-7 (AWAR Quarries);
 • KivIA Production Lease KVPL08D280;
 • KivIA Quarry Lease KVCA06Q11, KVCA23Q01; and
 • KivIA Right of Way KVRW06F04.
 The following GN permits are also actives:
 • L-51848, L-51840T, L-51839T, L-51888T, L-51889T, L-51868T</t>
   </si>
   <si>
     <t xml:space="preserve">Section 9.2.1.1
 </t>
   </si>
   <si>
     <t>Agnico Eagle currently holds security as required in the authorized permits</t>
   </si>
   <si>
     <t xml:space="preserve">The information required for monitoring results were collected in 2025. This information is provided in the Annual Report Section 8. Given the elevated number of certificates of analysis, Agnico Eagle will provide them on request. </t>
   </si>
   <si>
     <t>Records of monitoring data are maintained</t>
   </si>
   <si>
     <t>Groundwater Monitoring Plan V.11, March 2020</t>
   </si>
   <si>
     <t>The groundwater monitoring was conducted in June and August/September 2025 according to the Groundwater Monitoring Plan. Results are reported in the 2025 Groundwater Monitoring Report</t>
   </si>
   <si>
     <t>Water Management Plan V.15, March 2026</t>
   </si>
   <si>
     <t>This information is provided in the Water Management Plan updated submitted with the 2025 Annual Report. It includes a water balance, water quality forecast, and water management strategies update</t>
   </si>
   <si>
     <t>Section 4.4.2.1
 Water Management Plan V.15 -Appendix 13</t>
   </si>
   <si>
-    <t>N/A – Under NIRB’s responsibility</t>
-[...1 lines deleted...]
-  <si>
     <t>Completed prior to Water Licence approval and monitored through Water Licence</t>
   </si>
   <si>
     <t>Water Quality and Flow Monitoring Plan V.5, March 2016</t>
   </si>
   <si>
     <t>There was no discharge into Third Portage Lake in 2025
 For Wally Lake, the discharge resumed in 2025 and was monitored according to the Water Licence and MDMER. There were no non-compliances with the authorized discharges limits in 2025</t>
   </si>
   <si>
     <t>Waste Rock and Tailings Management Plan V.16, February 2026</t>
   </si>
   <si>
     <t>There is no longer mining at Meadowbank therefore no waste rock was generated in 2025. 
 However, Agnico Eagle blasted rock material for the construction of a water management infrastructure in the former Quarry 23 (Collection Pond 23) and ARD-ML analysis were performed to ensure that only Non-Potentially Acid Generating material was used for the construction of permanent structures, such as the West Road raise and TSF cover. Refer to construction summary report provided in Appendix 16 for additional information.</t>
   </si>
   <si>
     <t>Section 5.1.1
 Collection Pond 23 Construction Summary Report - Appendix 16
 Waste Rock and Tailings Management Plan V.16 - Appendix 17</t>
   </si>
   <si>
     <t>Section 7
 Section 11.5
 Section 11.6.1</t>
@@ -2313,54 +2290,50 @@
     <t>The 2025 Mercury Monitoring Program was completed according to the study design outlined in the Mercury Monitoring Plan. The results to date are within the range or below the FEIS predictions.</t>
   </si>
   <si>
     <t>Section 8.2
  2025 Mercury Monitoring Program Report - Appendix 27</t>
   </si>
   <si>
     <t>Information is provided in Section 11.3.1 of the 2025 Annual Report</t>
   </si>
   <si>
     <t>Whale Tail Haul Road Management Plan V.4, March 2023</t>
   </si>
   <si>
     <t>Section 11.7.1.1
 Section 11.7.2</t>
   </si>
   <si>
     <t>Information is provided in Section 11.7.2 of the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 11.7.2</t>
   </si>
   <si>
     <t>Section 11.12.2
  Update on Implementation of Commitments - Appendix 2</t>
-  </si>
-[...2 lines deleted...]
- Update on Implementation of Commitments - Appendix 1</t>
   </si>
   <si>
     <t>2025 Annual Report is written to address all of the 2025 annual reporting requirements of the project under these authorizations:
 • NWB Type A Water License 2AM-WTP1830;
 • NIRB Project Certificate N0. 008;
 • DFO HADD Authorization 16-HCAA-00370;
 • DFO HADD Authorization 20-HCAA-00275;
 • CIRNAC Land Leases 66H/8-2-3 (Whale Tail Haul Road) and 66H/8-1-6 (Whale Tail Haul Road
 Quarries);
 • KivIA Production Lease KVPL17D01;
 • KivIA Quarry Lease KVCA15Q01, KVCA15Q02, KVCA18Q01; and
 • KivIA Right of Way KVRW15F01.</t>
   </si>
   <si>
     <t>Section 7
 Section 11.5
 Section 11.6.2</t>
   </si>
   <si>
     <t>Section 10.3.2
 Executive Summary Translation - Appendix 4</t>
   </si>
   <si>
     <t>Appendix 4 includes an executive summary in English, French and Inuktitut for the following documents. A summary in Inuinnaqtun is also provided for reports or studies of interest.</t>
   </si>
@@ -2604,162 +2577,233 @@
   </si>
   <si>
     <t>Agnico Eagle engaged local users of the marine area along the shipping route throughout 2025 to provide feedback and input on monitoring programs and potential project induced impacts on marine mammal distributions.</t>
   </si>
   <si>
     <t>There has been no (0) non-compliance at the Whale Tail site in 2025.
 A summary of inspections and site visits by regulators is provided in Section 11.5 of the Annual Report
 A summary of reportable and non-reportable spill is provided in Section 7</t>
   </si>
   <si>
     <t>Communities also have the opportunity to comment and ask questions related to the mine during the various public consultations detailed in Section 11.9 of the 2025 Annual Report. Agnico Eagle also distributed in 2025 the ‘2024 Kivalliq Projects Socio-Economic and Environment Highlights’. This pamphlet included, among other, keys information on employment, education and training, culture and traditional lifestyle, caribou migration, Marine Mammal and Seabird Observer (MMSO), AEMP/CREMP, dust and waste management.</t>
   </si>
   <si>
     <t>Hazardous Materials Management  Plan V.8, March 2024
 Spill Contingency Plan V.24, March 2026</t>
   </si>
   <si>
     <t>Comments from Responsible Parties</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t xml:space="preserve">                              </t>
   </si>
+  <si>
+    <t>Agnico Eagle will discuss further with the TAG the best path forward for publicly sharing the minutes</t>
+  </si>
+  <si>
+    <t>KivIA 01</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Dicussions did not occur in 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agnico Eagle responed to 2024 Annual Report comment about need for further discussions with KivIA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incomplete information:  Night is 3 September to April 9  (Baker Lake) which potentially overlights migrating birds. Effect of light on caribou unknown although their light sensitivity changes seasonally. </t>
+  </si>
+  <si>
+    <t>Incomplete in 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uncertainties remain about the effectiveness of road closures and frequency of disturbance </t>
+  </si>
+  <si>
+    <t>\</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KivIA appreciates monitoring following TEMP vs 9.0 but has concerns about mitigation effectivesness </t>
+  </si>
+  <si>
+    <t>See KivIA 01, 02 and 03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No reporting on if the Vault waterline was monitored. KivIA informations suggests monitoring and mitigation required for caribou passgae. </t>
+  </si>
+  <si>
+    <t>Uncertanties remain - see KivIA 01 and 03</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2796,1500 +2840,1445 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="78">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="justify" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...19 lines deleted...]
-      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...19 lines deleted...]
-      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...737 lines deleted...]
-        <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
-        <right/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
         <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...78 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...47 lines deleted...]
-      </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
+      <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -4320,481 +4309,545 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...6 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...6 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...6 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...24 lines deleted...]
-    <dxf>
+      <alignment horizontal="justify" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="0" hidden="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...3 lines deleted...]
-      </border>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
-        <left style="thin">
-[...1 lines deleted...]
-        </left>
+        <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
-        <bottom/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
-      <protection locked="0" hidden="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7B29F7FD-1D9B-480E-86FD-A3A302F452C0}" name="Table1" displayName="Table1" ref="A98:H210" headerRowCount="0" totalsRowShown="0" headerRowDxfId="24" dataDxfId="77" tableBorderDxfId="76" totalsRowBorderDxfId="75">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7B29F7FD-1D9B-480E-86FD-A3A302F452C0}" name="Table1" displayName="Table1" ref="A98:H210" headerRowCount="0" totalsRowShown="0" headerRowDxfId="77" dataDxfId="76" tableBorderDxfId="75" totalsRowBorderDxfId="74">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{873BDA5B-EC66-4914-B8CA-94F36E91068B}" name="Column1" dataDxfId="32"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{99C08B27-FE13-4BAF-A40D-3114EF814656}" name="Column8" headerRowDxfId="39" dataDxfId="25"/>
+    <tableColumn id="1" xr3:uid="{873BDA5B-EC66-4914-B8CA-94F36E91068B}" name="Column1" dataDxfId="73"/>
+    <tableColumn id="2" xr3:uid="{6D1D53D7-D51B-4C01-B012-D18BFDB0F9E0}" name="Column2" headerRowDxfId="72" dataDxfId="71"/>
+    <tableColumn id="3" xr3:uid="{A63D61B0-E6A5-4F17-B87D-DCAFD500BDFA}" name="Column3" dataDxfId="70"/>
+    <tableColumn id="4" xr3:uid="{41D79A69-79D7-4303-A9CE-F0E641AF3913}" name="Column4" dataDxfId="69"/>
+    <tableColumn id="5" xr3:uid="{3A44DAA2-9BAA-4B8F-8767-FE5E2D3B4DD1}" name="Column5" dataDxfId="68"/>
+    <tableColumn id="6" xr3:uid="{D1190404-D1D4-4A5A-BA58-79F36CE6BF26}" name="Column6" dataDxfId="67"/>
+    <tableColumn id="7" xr3:uid="{4A20ED01-CBD3-4B8E-BFE1-C5ABA4E25A11}" name="Column7" headerRowDxfId="66" dataDxfId="65"/>
+    <tableColumn id="8" xr3:uid="{99C08B27-FE13-4BAF-A40D-3114EF814656}" name="Column8" headerRowDxfId="64" dataDxfId="63"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H94" headerRowCount="0" totalsRowShown="0" headerRowDxfId="73" dataDxfId="71" headerRowBorderDxfId="72" tableBorderDxfId="70" totalsRowBorderDxfId="69">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H94" headerRowCount="0" totalsRowShown="0" headerRowDxfId="62" dataDxfId="60" headerRowBorderDxfId="61" tableBorderDxfId="59" totalsRowBorderDxfId="58">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="68" dataDxfId="23"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{6541509F-792C-478E-9390-870A93D51380}" name="Column8" headerRowDxfId="33" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="57" dataDxfId="56"/>
+    <tableColumn id="2" xr3:uid="{C58C5CD7-17EF-4677-BDC8-CE0DCC7819DD}" name="Column2" headerRowDxfId="55" dataDxfId="54"/>
+    <tableColumn id="3" xr3:uid="{466F4553-D043-4DF5-BD14-79E1AFC9AF52}" name="Column3" headerRowDxfId="53" dataDxfId="52"/>
+    <tableColumn id="4" xr3:uid="{BA7505A4-FE53-4894-8D63-454DE30B8982}" name="Column4" headerRowDxfId="51" dataDxfId="50"/>
+    <tableColumn id="5" xr3:uid="{5D4287DC-D646-4425-80A2-D019E32AE0FC}" name="Column5" headerRowDxfId="49" dataDxfId="48"/>
+    <tableColumn id="6" xr3:uid="{0601A1DD-831B-4C97-A8F3-A15C7D1EF2B6}" name="Column6" headerRowDxfId="47" dataDxfId="46"/>
+    <tableColumn id="7" xr3:uid="{C3197AA8-D829-46D0-BEB3-E39428AC44FD}" name="Column7" headerRowDxfId="45" dataDxfId="44"/>
+    <tableColumn id="8" xr3:uid="{6541509F-792C-478E-9390-870A93D51380}" name="Column8" headerRowDxfId="43" dataDxfId="42"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{37EF3736-A2F6-4B42-9BB6-DA7BFA596CB7}" name="Table24" displayName="Table24" ref="A214:H281" headerRowCount="0" totalsRowShown="0" headerRowDxfId="62" dataDxfId="60" headerRowBorderDxfId="61" tableBorderDxfId="59" totalsRowBorderDxfId="58">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{37EF3736-A2F6-4B42-9BB6-DA7BFA596CB7}" name="Table24" displayName="Table24" ref="A214:H281" headerRowCount="0" totalsRowShown="0" headerRowDxfId="41" dataDxfId="39" headerRowBorderDxfId="40" tableBorderDxfId="38" totalsRowBorderDxfId="37">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{8EAF582D-7E53-4284-B54A-2418CE3FD6D1}" name="Column1" headerRowDxfId="57" dataDxfId="15"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{991ED378-B18F-41FD-B087-693E54DF011E}" name="Column8" headerRowDxfId="37" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{8EAF582D-7E53-4284-B54A-2418CE3FD6D1}" name="Column1" headerRowDxfId="36" dataDxfId="35"/>
+    <tableColumn id="2" xr3:uid="{6D16845D-350E-4608-8581-2812277FF622}" name="Column2" headerRowDxfId="34" dataDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{846962F5-3094-419F-B06C-ECE4B8EA48D1}" name="Column3" headerRowDxfId="32" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{D90E636C-F1F4-4EF6-8C26-893F17297F37}" name="Column4" headerRowDxfId="30" dataDxfId="29"/>
+    <tableColumn id="5" xr3:uid="{59F452B6-6C7C-4B2F-AAD9-D9F923295A33}" name="Column5" headerRowDxfId="28" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{DB0D59F8-43EB-42ED-8A56-422D3D5546C6}" name="Column6" headerRowDxfId="26" dataDxfId="25"/>
+    <tableColumn id="7" xr3:uid="{DA22AB6C-1C44-480D-AE0D-4AE27EBFEE5E}" name="Column7" headerRowDxfId="24" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{991ED378-B18F-41FD-B087-693E54DF011E}" name="Column8" headerRowDxfId="22" dataDxfId="21"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A285:H299" headerRowCount="0" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50" tableBorderDxfId="48" totalsRowBorderDxfId="47">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A285:H299" headerRowCount="0" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="46" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0CE06922-3BAD-4269-AF1D-B4D6902C1FAD}" name="Column8" headerRowDxfId="35" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="15" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{E29AC695-AB6C-4506-B441-D7EA6B161F6B}" name="Column2" headerRowDxfId="13" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{91A74E75-5BBA-4AF9-A3ED-A91A9D268BEB}" name="Column3" headerRowDxfId="11" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{6D3AFE28-242E-46C7-8983-09B1D7EA5925}" name="Column4" headerRowDxfId="9" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{8B815E5E-B405-4988-A352-F1E7B2A4310E}" name="Column5" headerRowDxfId="7" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{1E4A29DA-3C76-4B82-A830-AEA045156C02}" name="Column6" headerRowDxfId="5" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{D7F35A2C-BC7C-4A13-A9DE-A6300F0BCD1F}" name="Column7" headerRowDxfId="3" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{0CE06922-3BAD-4269-AF1D-B4D6902C1FAD}" name="Column8" headerRowDxfId="1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5079,6756 +5132,6757 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A6AF9B2-8F0B-480B-8DE6-6D3DEFA4E371}">
   <dimension ref="A1:H305"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G259" sqref="G259"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A309" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G276" sqref="G276"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="62.44140625" style="10" customWidth="1"/>
     <col min="3" max="3" width="12.5546875" style="14" customWidth="1"/>
-    <col min="4" max="4" width="27.21875" style="15" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.77734375" style="10"/>
+    <col min="4" max="4" width="27.33203125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="93.109375" style="15" customWidth="1"/>
+    <col min="6" max="6" width="28.33203125" style="27" customWidth="1"/>
+    <col min="7" max="7" width="25" style="28" customWidth="1"/>
+    <col min="8" max="8" width="17.5546875" style="28" customWidth="1"/>
+    <col min="9" max="16384" width="8.6640625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:8" s="11" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="25" t="s">
+        <v>338</v>
+      </c>
+      <c r="G1" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="H1" s="25" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="31"/>
-      <c r="C1" s="31" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="D1" s="31"/>
-[...75 lines deleted...]
-      <c r="H4" s="7"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="29" t="s">
+        <v>686</v>
+      </c>
+      <c r="F3" s="7"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
     </row>
     <row r="5" spans="1:8" ht="216.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E5" s="18" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
     </row>
-    <row r="6" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E6" s="17" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
     </row>
     <row r="7" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A7" s="4">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
     </row>
     <row r="8" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E8" s="17" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E9" s="17" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>696</v>
+      </c>
+      <c r="F12" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
     </row>
     <row r="13" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A13" s="4">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="F13" s="8" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
     </row>
     <row r="14" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D14" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>413</v>
+      </c>
+      <c r="F14" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
     </row>
     <row r="15" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A15" s="4">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D15" s="19" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A17" s="4">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A19" s="4">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="D19" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="E19" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="E19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="8" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="E20" s="17" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A21" s="4">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="E22" s="17" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A23" s="4">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F23" s="8" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>701</v>
+      </c>
+      <c r="F24" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
     </row>
-    <row r="25" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A25" s="4">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
     </row>
     <row r="26" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <v>24</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
     </row>
     <row r="27" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A27" s="4">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E27" s="20" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
     </row>
     <row r="28" spans="1:8" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
     </row>
     <row r="29" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A29" s="4">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
     </row>
     <row r="30" spans="1:8" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E30" s="17" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
     </row>
     <row r="31" spans="1:8" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="4">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
     </row>
     <row r="32" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D32" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E32" s="17" t="s">
         <v>341</v>
       </c>
-      <c r="E32" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
     </row>
     <row r="33" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A33" s="4">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
     </row>
     <row r="34" spans="1:8" ht="216" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
     </row>
     <row r="35" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A35" s="4">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
     </row>
     <row r="36" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
     </row>
     <row r="37" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A37" s="4">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
     </row>
     <row r="38" spans="1:8" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <v>36</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E38" s="17" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
     </row>
     <row r="39" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A39" s="4">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
     </row>
     <row r="40" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
     </row>
     <row r="41" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="4">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
     </row>
     <row r="42" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E42" s="17" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
     </row>
     <row r="43" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A43" s="4">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
     </row>
     <row r="44" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
     </row>
     <row r="45" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A45" s="4">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E45" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="F45" s="7" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
     </row>
     <row r="46" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
         <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="7" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E46" s="17" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
     </row>
-    <row r="47" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A47" s="4">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
     </row>
     <row r="48" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
         <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E48" s="17" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
     </row>
     <row r="49" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A49" s="4">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D49" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E49" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="E49" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="8" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E50" s="17" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
     </row>
     <row r="51" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A51" s="4">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="F51" s="8" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
     </row>
     <row r="52" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A52" s="2">
         <v>50</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D52" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E52" s="17" t="s">
         <v>341</v>
       </c>
-      <c r="E52" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
     </row>
     <row r="53" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A53" s="4">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="21" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
     </row>
     <row r="54" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A54" s="2">
         <v>52</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
     </row>
     <row r="55" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="4">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="G55" s="7"/>
+        <v>467</v>
+      </c>
+      <c r="G55" s="37"/>
       <c r="H55" s="7"/>
     </row>
     <row r="56" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A56" s="2">
         <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-      <c r="H56" s="7"/>
+        <v>470</v>
+      </c>
+      <c r="G56" s="38" t="s">
+        <v>727</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="57" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A57" s="4">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>432</v>
+      </c>
+      <c r="E57" s="16" t="s">
+        <v>472</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="G57" s="7"/>
+        <v>470</v>
+      </c>
+      <c r="G57" s="37"/>
       <c r="H57" s="7"/>
     </row>
     <row r="58" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E58" s="17" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
     </row>
     <row r="59" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
     </row>
     <row r="60" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A60" s="2">
         <v>54</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
     </row>
     <row r="61" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E61" s="17" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
     </row>
-    <row r="62" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="2">
         <v>55</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E62" s="17" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-      <c r="H62" s="7"/>
+        <v>474</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>721</v>
+      </c>
     </row>
     <row r="63" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E63" s="17" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="G63" s="7"/>
-      <c r="H63" s="7"/>
+      <c r="H63" s="7" t="s">
+        <v>720</v>
+      </c>
     </row>
     <row r="64" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A64" s="2">
         <v>57</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E64" s="17" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
     </row>
-    <row r="65" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="G65" s="7"/>
+        <v>353</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>723</v>
+      </c>
       <c r="H65" s="7"/>
     </row>
     <row r="66" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A66" s="2">
         <v>59</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
     </row>
-    <row r="67" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="G67" s="7"/>
+        <v>479</v>
+      </c>
+      <c r="G67" s="27" t="s">
+        <v>729</v>
+      </c>
       <c r="H67" s="7"/>
     </row>
     <row r="68" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A68" s="2">
         <v>61</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
     </row>
     <row r="69" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="G69" s="7"/>
+        <v>488</v>
+      </c>
+      <c r="G69" s="27"/>
       <c r="H69" s="7"/>
     </row>
     <row r="70" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A70" s="2">
         <v>63</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E70" s="17" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
     </row>
     <row r="71" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E71" s="17" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
     </row>
     <row r="72" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A72" s="2">
         <v>65</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E72" s="17" t="s">
+        <v>493</v>
+      </c>
+      <c r="F72" s="7" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
     </row>
     <row r="73" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
     </row>
     <row r="74" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A74" s="2">
         <v>67</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E74" s="17" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
     </row>
     <row r="75" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
     </row>
     <row r="76" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A76" s="2">
         <v>69</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E76" s="17" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
     </row>
     <row r="77" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E77" s="17" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
     </row>
     <row r="78" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A78" s="2">
         <v>71</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E78" s="17" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
     </row>
     <row r="79" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
     </row>
     <row r="80" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="2">
         <v>73</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E80" s="17" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
     </row>
     <row r="81" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D81" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E81" s="17" t="s">
         <v>503</v>
       </c>
-      <c r="E81" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="7" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
     </row>
     <row r="82" spans="1:8" ht="376.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="2">
         <v>75</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E82" s="17" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
     </row>
     <row r="83" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
     </row>
     <row r="84" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A84" s="2">
         <v>77</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D84" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E84" s="17" t="s">
+        <v>508</v>
+      </c>
+      <c r="F84" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
     </row>
     <row r="85" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
     </row>
     <row r="86" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A86" s="2">
         <v>79</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E86" s="17" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
     </row>
     <row r="87" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F87" s="8" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
     </row>
     <row r="88" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A88" s="2">
         <v>81</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E88" s="17" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
     </row>
     <row r="89" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
     </row>
     <row r="90" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A90" s="2">
         <v>83</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E90" s="17" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
     </row>
     <row r="91" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
     </row>
-    <row r="92" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A92" s="2">
         <v>85</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="E92" s="17" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="G93" s="7"/>
       <c r="H93" s="7"/>
     </row>
     <row r="94" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A94" s="2">
         <v>87</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E94" s="17" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A95" s="35"/>
-      <c r="B95" s="36"/>
+      <c r="A95" s="32"/>
+      <c r="B95" s="33"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
-      <c r="G95" s="28"/>
-      <c r="H95" s="28"/>
+      <c r="G95" s="26"/>
+      <c r="H95" s="26"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A96" s="37" t="s">
-[...8 lines deleted...]
-      <c r="H96" s="28"/>
+      <c r="A96" s="40" t="s">
+        <v>241</v>
+      </c>
+      <c r="B96" s="40"/>
+      <c r="C96" s="40"/>
+      <c r="D96" s="40"/>
+      <c r="E96" s="40"/>
+      <c r="F96" s="40"/>
+      <c r="G96" s="26"/>
+      <c r="H96" s="26"/>
     </row>
     <row r="97" spans="1:8" s="12" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="27" t="s">
+      <c r="A97" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>336</v>
+      </c>
+      <c r="C97" s="25" t="s">
         <v>337</v>
       </c>
-      <c r="B97" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D97" s="26" t="s">
+      <c r="D97" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E97" s="26" t="s">
+      <c r="E97" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F97" s="27" t="s">
+      <c r="F97" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G97" s="27" t="s">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="G97" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="H97" s="25" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A98" s="6">
         <v>1</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E98" s="17" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
     </row>
     <row r="99" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A99" s="6">
         <v>2</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E99" s="17" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
     </row>
     <row r="100" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A100" s="6">
         <v>3</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E100" s="17" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G100" s="7"/>
       <c r="H100" s="7"/>
     </row>
     <row r="101" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A101" s="6">
         <v>4</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E101" s="17" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G101" s="7"/>
       <c r="H101" s="7"/>
     </row>
     <row r="102" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A102" s="6">
         <v>5</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E102" s="17" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G102" s="7"/>
       <c r="H102" s="7"/>
     </row>
     <row r="103" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A103" s="6">
         <v>6</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E103" s="17" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
     </row>
     <row r="104" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A104" s="6">
         <v>7</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E104" s="17" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G104" s="7"/>
       <c r="H104" s="7"/>
     </row>
     <row r="105" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A105" s="6">
         <v>8</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E105" s="17" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
     </row>
     <row r="106" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A106" s="6">
         <v>9</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E106" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G106" s="7"/>
       <c r="H106" s="7"/>
     </row>
     <row r="107" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A107" s="6">
         <v>10</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E107" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G107" s="7"/>
       <c r="H107" s="7"/>
     </row>
     <row r="108" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A108" s="6">
         <v>11</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E108" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G108" s="7"/>
       <c r="H108" s="7"/>
     </row>
     <row r="109" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A109" s="6">
         <v>12</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E109" s="17" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G109" s="7"/>
       <c r="H109" s="7"/>
     </row>
     <row r="110" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A110" s="6">
         <v>13</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E110" s="17" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="G110" s="7"/>
       <c r="H110" s="7"/>
     </row>
     <row r="111" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A111" s="6">
         <v>14</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E111" s="17" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G111" s="7"/>
       <c r="H111" s="7"/>
     </row>
     <row r="112" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A112" s="6">
         <v>15</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E112" s="17" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="G112" s="7"/>
       <c r="H112" s="7"/>
     </row>
     <row r="113" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A113" s="6">
         <v>16</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E113" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G113" s="7"/>
       <c r="H113" s="7"/>
     </row>
     <row r="114" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A114" s="6">
         <v>17</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E114" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G114" s="7"/>
       <c r="H114" s="7"/>
     </row>
     <row r="115" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A115" s="6">
         <v>18</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E115" s="17" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="G115" s="7"/>
       <c r="H115" s="7"/>
     </row>
     <row r="116" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A116" s="6">
         <v>19</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E116" s="17" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="G116" s="7"/>
       <c r="H116" s="7"/>
     </row>
     <row r="117" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A117" s="6">
         <v>20</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E117" s="17" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
     </row>
     <row r="118" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A118" s="6">
         <v>21</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D118" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E118" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="F118" s="7" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G118" s="7"/>
       <c r="H118" s="7"/>
     </row>
     <row r="119" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A119" s="6">
         <v>22</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E119" s="17" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="G119" s="7"/>
       <c r="H119" s="7"/>
     </row>
     <row r="120" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A120" s="6">
         <v>23</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E120" s="17" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="G120" s="7"/>
       <c r="H120" s="7"/>
     </row>
-    <row r="121" spans="1:8" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:8" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="6">
         <v>24</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E121" s="17" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G121" s="7"/>
       <c r="H121" s="7"/>
     </row>
     <row r="122" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="6">
         <v>25</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D122" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E122" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G122" s="7"/>
       <c r="H122" s="7"/>
     </row>
     <row r="123" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A123" s="6">
         <v>26</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E123" s="17" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="G123" s="7"/>
       <c r="H123" s="7"/>
     </row>
     <row r="124" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A124" s="6">
         <v>27</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E124" s="17" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G124" s="7"/>
       <c r="H124" s="7"/>
     </row>
     <row r="125" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A125" s="6">
         <v>28</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D125" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E125" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
     </row>
     <row r="126" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A126" s="6">
         <v>29</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="E126" s="17" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="G126" s="7"/>
       <c r="H126" s="7"/>
     </row>
     <row r="127" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A127" s="6">
         <v>30</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D127" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E127" s="17" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G127" s="7"/>
       <c r="H127" s="7"/>
     </row>
     <row r="128" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
-      <c r="A128" s="6">
+      <c r="A128" s="39">
         <v>31</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E128" s="17" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="G128" s="7"/>
       <c r="H128" s="7"/>
     </row>
     <row r="129" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A129" s="6">
         <v>32</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E129" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G129" s="7"/>
       <c r="H129" s="7"/>
     </row>
     <row r="130" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A130" s="6">
         <v>33</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E130" s="17" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="F130" s="8" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="G130" s="7"/>
       <c r="H130" s="7"/>
     </row>
     <row r="131" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A131" s="6">
         <v>34</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D131" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E131" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G131" s="7"/>
       <c r="H131" s="7"/>
     </row>
     <row r="132" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A132" s="6">
         <v>35</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="E132" s="17" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
     </row>
     <row r="133" spans="1:8" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="6">
         <v>36</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E133" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G133" s="7"/>
       <c r="H133" s="7"/>
     </row>
     <row r="134" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A134" s="6">
         <v>37</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E134" s="17" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="F134" s="7" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="G134" s="7"/>
       <c r="H134" s="7"/>
     </row>
     <row r="135" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A135" s="6">
         <v>38</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E135" s="17" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
     </row>
     <row r="136" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A136" s="6">
         <v>39</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D136" s="13" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E136" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G136" s="7"/>
       <c r="H136" s="7"/>
     </row>
     <row r="137" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A137" s="6">
         <v>40</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="E137" s="17" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="F137" s="7" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G137" s="7"/>
       <c r="H137" s="7"/>
     </row>
     <row r="138" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A138" s="6">
         <v>41</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E138" s="17" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="F138" s="8" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
     </row>
     <row r="139" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A139" s="6">
         <v>42</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E139" s="17" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="F139" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="G139" s="7"/>
       <c r="H139" s="7"/>
     </row>
     <row r="140" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A140" s="6">
         <v>43</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D140" s="8" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E140" s="17" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="G140" s="7"/>
       <c r="H140" s="7"/>
     </row>
     <row r="141" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A141" s="6">
         <v>44</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="E141" s="17" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="F141" s="7" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="G141" s="7"/>
       <c r="H141" s="7"/>
     </row>
     <row r="142" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A142" s="6">
         <v>45</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E142" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F142" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G142" s="7"/>
       <c r="H142" s="7"/>
     </row>
     <row r="143" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A143" s="6">
         <v>46</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E143" s="17" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="F143" s="7" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="G143" s="7"/>
       <c r="H143" s="7"/>
     </row>
     <row r="144" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A144" s="6">
         <v>47</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E144" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F144" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
     </row>
     <row r="145" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A145" s="6">
         <v>48</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E145" s="17" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="F145" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
     </row>
-    <row r="146" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A146" s="6">
         <v>49</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E146" s="17" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="F146" s="7" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="G146" s="7"/>
       <c r="H146" s="7"/>
     </row>
     <row r="147" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A147" s="6">
         <v>50</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E147" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F147" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G147" s="7"/>
       <c r="H147" s="7"/>
     </row>
     <row r="148" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A148" s="6">
         <v>51</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E148" s="17" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="F148" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
     </row>
     <row r="149" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A149" s="6">
         <v>52</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E149" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F149" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G149" s="7"/>
       <c r="H149" s="7"/>
     </row>
     <row r="150" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A150" s="6">
         <v>53</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E150" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F150" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G150" s="7"/>
       <c r="H150" s="7"/>
     </row>
     <row r="151" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A151" s="6">
         <v>54</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="E151" s="17" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="F151" s="7" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="G151" s="7"/>
       <c r="H151" s="7"/>
     </row>
     <row r="152" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A152" s="6">
         <v>55</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E152" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F152" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G152" s="7"/>
       <c r="H152" s="7"/>
     </row>
     <row r="153" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A153" s="6">
         <v>56</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="E153" s="17" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="F153" s="7" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="G153" s="7"/>
       <c r="H153" s="7"/>
     </row>
     <row r="154" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A154" s="6">
         <v>57</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E154" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F154" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G154" s="7"/>
       <c r="H154" s="7"/>
     </row>
     <row r="155" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A155" s="6">
         <v>58</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E155" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F155" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G155" s="7"/>
       <c r="H155" s="7"/>
     </row>
     <row r="156" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A156" s="6">
         <v>59</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E156" s="17" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="F156" s="7" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="G156" s="7"/>
       <c r="H156" s="7"/>
     </row>
     <row r="157" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A157" s="6">
         <v>60</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="E157" s="17" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="F157" s="7" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="G157" s="7"/>
       <c r="H157" s="7"/>
     </row>
     <row r="158" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A158" s="6">
         <v>61</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E158" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F158" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G158" s="7"/>
       <c r="H158" s="7"/>
     </row>
     <row r="159" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A159" s="6">
         <v>62</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E159" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F159" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G159" s="7"/>
       <c r="H159" s="7"/>
     </row>
     <row r="160" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A160" s="6">
         <v>63</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E160" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F160" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G160" s="7"/>
       <c r="H160" s="7"/>
     </row>
     <row r="161" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A161" s="6">
         <v>64</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E161" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F161" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
     </row>
     <row r="162" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A162" s="6">
         <v>65</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E162" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F162" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G162" s="7"/>
       <c r="H162" s="7"/>
     </row>
     <row r="163" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A163" s="6">
         <v>66</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E163" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F163" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G163" s="7"/>
       <c r="H163" s="7"/>
     </row>
     <row r="164" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A164" s="6">
         <v>67</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E164" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F164" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
     </row>
     <row r="165" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A165" s="6">
         <v>68</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E165" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F165" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G165" s="7"/>
       <c r="H165" s="7"/>
     </row>
     <row r="166" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A166" s="6">
         <v>69</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E166" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F166" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G166" s="7"/>
       <c r="H166" s="7"/>
     </row>
     <row r="167" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A167" s="6">
         <v>70</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E167" s="17" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="F167" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="G167" s="7"/>
       <c r="H167" s="7"/>
     </row>
     <row r="168" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A168" s="6">
         <v>71</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E168" s="17" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="F168" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="G168" s="7"/>
       <c r="H168" s="7"/>
     </row>
     <row r="169" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A169" s="6">
         <v>72</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E169" s="17" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="F169" s="7" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="G169" s="7"/>
       <c r="H169" s="7"/>
     </row>
     <row r="170" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A170" s="6">
         <v>73</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D170" s="8" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E170" s="17" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="F170" s="8" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="G170" s="7"/>
       <c r="H170" s="7"/>
     </row>
     <row r="171" spans="1:8" ht="106.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="6">
         <v>74</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="E171" s="17" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="F171" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="G171" s="7"/>
       <c r="H171" s="7"/>
     </row>
     <row r="172" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A172" s="6">
         <v>75</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E172" s="17" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="F172" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G172" s="7"/>
       <c r="H172" s="7"/>
     </row>
     <row r="173" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A173" s="6">
         <v>76</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E173" s="17" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F173" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G173" s="7"/>
       <c r="H173" s="7"/>
     </row>
     <row r="174" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A174" s="6">
         <v>77</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E174" s="17" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="F174" s="7" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="G174" s="7"/>
       <c r="H174" s="7"/>
     </row>
     <row r="175" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A175" s="6">
         <v>78</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E175" s="17" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F175" s="7" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="G175" s="7"/>
       <c r="H175" s="7"/>
     </row>
     <row r="176" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A176" s="6">
         <v>79</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E176" s="17" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F176" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G176" s="7"/>
       <c r="H176" s="7"/>
     </row>
     <row r="177" spans="1:8" ht="73.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="6">
         <v>80</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E177" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F177" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G177" s="7"/>
       <c r="H177" s="7"/>
     </row>
     <row r="178" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A178" s="6">
         <v>81</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E178" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F178" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G178" s="7"/>
       <c r="H178" s="7"/>
     </row>
     <row r="179" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A179" s="6">
         <v>82</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E179" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F179" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G179" s="7"/>
       <c r="H179" s="7"/>
     </row>
     <row r="180" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A180" s="6">
         <v>83</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E180" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F180" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G180" s="7"/>
       <c r="H180" s="7"/>
     </row>
     <row r="181" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A181" s="6">
         <v>84</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E181" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F181" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G181" s="7"/>
       <c r="H181" s="7"/>
     </row>
     <row r="182" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A182" s="6">
         <v>85</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E182" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F182" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G182" s="7"/>
       <c r="H182" s="7"/>
     </row>
     <row r="183" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A183" s="6">
         <v>86</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E183" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F183" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G183" s="7"/>
       <c r="H183" s="7"/>
     </row>
     <row r="184" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A184" s="6">
         <v>87</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E184" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F184" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G184" s="7"/>
       <c r="H184" s="7"/>
     </row>
     <row r="185" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A185" s="6">
         <v>88</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E185" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F185" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
     </row>
     <row r="186" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A186" s="6">
         <v>89</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E186" s="17" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="F186" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G186" s="7"/>
       <c r="H186" s="7"/>
     </row>
     <row r="187" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A187" s="6">
         <v>90</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E187" s="17" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="F187" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="G187" s="7"/>
       <c r="H187" s="7"/>
     </row>
     <row r="188" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A188" s="6">
         <v>91</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E188" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F188" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G188" s="7"/>
       <c r="H188" s="7"/>
     </row>
     <row r="189" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A189" s="6">
         <v>92</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E189" s="17" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F189" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G189" s="7"/>
       <c r="H189" s="7"/>
     </row>
     <row r="190" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A190" s="6">
         <v>93</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E190" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F190" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G190" s="7"/>
       <c r="H190" s="7"/>
     </row>
     <row r="191" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A191" s="6">
         <v>94</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E191" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F191" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G191" s="7"/>
       <c r="H191" s="7"/>
     </row>
     <row r="192" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A192" s="6">
         <v>95</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E192" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F192" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G192" s="7"/>
       <c r="H192" s="7"/>
     </row>
     <row r="193" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A193" s="6">
         <v>96</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E193" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F193" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G193" s="7"/>
       <c r="H193" s="7"/>
     </row>
     <row r="194" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A194" s="6">
+      <c r="A194" s="39">
         <v>97</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E194" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F194" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G194" s="7"/>
       <c r="H194" s="7"/>
     </row>
     <row r="195" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A195" s="6">
         <v>98</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E195" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F195" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G195" s="7"/>
       <c r="H195" s="7"/>
     </row>
     <row r="196" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A196" s="6">
         <v>99</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E196" s="17" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F196" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G196" s="7"/>
       <c r="H196" s="7"/>
     </row>
     <row r="197" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A197" s="6">
         <v>100</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E197" s="17" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="F197" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G197" s="7"/>
       <c r="H197" s="7"/>
     </row>
     <row r="198" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A198" s="6">
         <v>101</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E198" s="17" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F198" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G198" s="7"/>
       <c r="H198" s="7"/>
     </row>
     <row r="199" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
       <c r="A199" s="6">
         <v>102</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E199" s="17" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F199" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G199" s="7"/>
       <c r="H199" s="7"/>
     </row>
     <row r="200" spans="1:8" ht="144" x14ac:dyDescent="0.3">
       <c r="A200" s="6">
         <v>103</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E200" s="17" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F200" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G200" s="7"/>
       <c r="H200" s="7"/>
     </row>
     <row r="201" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A201" s="6">
         <v>104</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E201" s="17" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F201" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G201" s="7"/>
       <c r="H201" s="7"/>
     </row>
     <row r="202" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A202" s="6">
         <v>105</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E202" s="17" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="8" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="G202" s="7"/>
       <c r="H202" s="7"/>
     </row>
     <row r="203" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A203" s="6">
         <v>106</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E203" s="17" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F203" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G203" s="7"/>
       <c r="H203" s="7"/>
     </row>
     <row r="204" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A204" s="6">
         <v>107</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E204" s="17" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="F204" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G204" s="7"/>
       <c r="H204" s="7"/>
     </row>
     <row r="205" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A205" s="6">
         <v>108</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E205" s="17" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F205" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G205" s="7"/>
       <c r="H205" s="7"/>
     </row>
     <row r="206" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A206" s="6">
         <v>109</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E206" s="17" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F206" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G206" s="7"/>
       <c r="H206" s="7"/>
     </row>
     <row r="207" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A207" s="6">
         <v>110</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E207" s="17" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F207" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="G207" s="7"/>
       <c r="H207" s="7"/>
     </row>
     <row r="208" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A208" s="6">
         <v>111</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E208" s="17" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F208" s="7" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G208" s="7"/>
       <c r="H208" s="7"/>
     </row>
     <row r="209" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A209" s="6">
         <v>112</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E209" s="17" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="F209" s="7" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="G209" s="7"/>
       <c r="H209" s="7"/>
     </row>
     <row r="210" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A210" s="6">
         <v>113</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E210" s="17" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="F210" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="G210" s="7"/>
       <c r="H210" s="7"/>
     </row>
-    <row r="211" spans="1:8" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C211" s="36"/>
+    <row r="211" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="33"/>
+      <c r="B211" s="33"/>
+      <c r="C211" s="33"/>
       <c r="D211" s="7"/>
       <c r="E211" s="13"/>
       <c r="F211" s="7"/>
-      <c r="G211" s="28"/>
-[...3 lines deleted...]
-      <c r="A212" s="31" t="s">
+      <c r="G211" s="26"/>
+      <c r="H211" s="26"/>
+    </row>
+    <row r="212" spans="1:8" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="41" t="s">
+        <v>242</v>
+      </c>
+      <c r="B212" s="41"/>
+      <c r="C212" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="D212" s="41"/>
+      <c r="E212" s="29" t="s">
         <v>244</v>
       </c>
-      <c r="B212" s="31"/>
-[...6 lines deleted...]
-      </c>
       <c r="F212" s="7"/>
-      <c r="G212" s="28"/>
-      <c r="H212" s="28"/>
+      <c r="G212" s="26"/>
+      <c r="H212" s="26"/>
     </row>
     <row r="213" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A213" s="27" t="s">
+      <c r="A213" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B213" s="33" t="s">
+      <c r="B213" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C213" s="27" t="s">
+      <c r="C213" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D213" s="34" t="s">
+      <c r="D213" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E213" s="34" t="s">
+      <c r="E213" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="F213" s="27" t="s">
+      <c r="F213" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G213" s="27" t="s">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="G213" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="H213" s="25" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A214" s="4">
         <v>1</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E214" s="9" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="G214" s="7"/>
       <c r="H214" s="7"/>
     </row>
     <row r="215" spans="1:8" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="2">
         <v>2</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="E215" s="17" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="F215" s="7" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="G215" s="7"/>
       <c r="H215" s="7"/>
     </row>
-    <row r="216" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A216" s="4">
         <v>3</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E216" s="17" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F216" s="19" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="G216" s="7"/>
       <c r="H216" s="7"/>
     </row>
     <row r="217" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A217" s="2">
         <v>4</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D217" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E217" s="17" t="s">
         <v>341</v>
       </c>
-      <c r="E217" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G217" s="7"/>
       <c r="H217" s="7"/>
     </row>
     <row r="218" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A218" s="4">
         <v>5</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D218" s="8" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="E218" s="9" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F218" s="8" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="G218" s="7"/>
       <c r="H218" s="7"/>
     </row>
-    <row r="219" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A219" s="2">
         <v>6</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E219" s="17" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F219" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="G219" s="7"/>
       <c r="H219" s="7"/>
     </row>
     <row r="220" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A220" s="4">
         <v>7</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D220" s="8" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E220" s="9" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="G220" s="7"/>
       <c r="H220" s="7"/>
     </row>
     <row r="221" spans="1:8" ht="144" x14ac:dyDescent="0.3">
       <c r="A221" s="2">
         <v>8</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="E221" s="17" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="F221" s="7" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="G221" s="7"/>
       <c r="H221" s="7"/>
     </row>
     <row r="222" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A222" s="4">
         <v>9</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D222" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="G222" s="7"/>
       <c r="H222" s="7"/>
     </row>
     <row r="223" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A223" s="2">
         <v>10</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="E223" s="17" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F223" s="7" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="G223" s="7"/>
       <c r="H223" s="7"/>
     </row>
     <row r="224" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A224" s="4">
         <v>11</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D224" s="8" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="E224" s="9" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="G224" s="7"/>
       <c r="H224" s="7"/>
     </row>
     <row r="225" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A225" s="2">
         <v>12</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E225" s="17" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="F225" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="G225" s="7"/>
       <c r="H225" s="7"/>
     </row>
     <row r="226" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A226" s="4">
         <v>13</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E226" s="9" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G226" s="7"/>
       <c r="H226" s="7"/>
     </row>
     <row r="227" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A227" s="2">
         <v>14</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="E227" s="17" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F227" s="7" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="G227" s="7"/>
       <c r="H227" s="7"/>
     </row>
     <row r="228" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A228" s="4">
         <v>15</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D228" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="E228" s="9" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G228" s="7"/>
       <c r="H228" s="7"/>
     </row>
     <row r="229" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A229" s="2">
         <v>16</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="E229" s="17" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="F229" s="7" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G229" s="7"/>
       <c r="H229" s="7"/>
     </row>
     <row r="230" spans="1:8" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="4">
         <v>17</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D230" s="19" t="s">
+        <v>586</v>
+      </c>
+      <c r="E230" s="9" t="s">
         <v>590</v>
       </c>
-      <c r="E230" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F230" s="8" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="G230" s="7"/>
       <c r="H230" s="7"/>
     </row>
     <row r="231" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A231" s="2">
         <v>18</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E231" s="17" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="F231" s="7" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="G231" s="7"/>
       <c r="H231" s="7"/>
     </row>
     <row r="232" spans="1:8" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="4">
         <v>19</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="E232" s="9" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="G232" s="7"/>
       <c r="H232" s="7"/>
     </row>
     <row r="233" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A233" s="2">
         <v>20</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E233" s="17" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F233" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G233" s="7"/>
       <c r="H233" s="7"/>
     </row>
     <row r="234" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A234" s="4">
         <v>21</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D234" s="19" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E234" s="9" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F234" s="8" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="G234" s="7"/>
       <c r="H234" s="7"/>
     </row>
     <row r="235" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A235" s="2">
         <v>22</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="E235" s="17" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="F235" s="7" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="G235" s="7"/>
       <c r="H235" s="7"/>
     </row>
     <row r="236" spans="1:8" ht="172.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A236" s="4">
         <v>23</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D236" s="8" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="E236" s="9" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="F236" s="8" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="G236" s="7"/>
       <c r="H236" s="7"/>
     </row>
     <row r="237" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A237" s="2">
         <v>24</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E237" s="17" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="F237" s="7" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="G237" s="7"/>
       <c r="H237" s="7"/>
     </row>
     <row r="238" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A238" s="4">
         <v>25</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D238" s="8" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E238" s="9" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F238" s="8" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="G238" s="7"/>
       <c r="H238" s="7"/>
     </row>
     <row r="239" spans="1:8" ht="159.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A239" s="2">
         <v>26</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E239" s="17" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="F239" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G239" s="7"/>
       <c r="H239" s="7"/>
     </row>
     <row r="240" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A240" s="4">
         <v>27</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D240" s="8" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E240" s="9" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="F240" s="8" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-      <c r="H240" s="7"/>
+        <v>374</v>
+      </c>
+      <c r="G240" s="21" t="s">
+        <v>718</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>724</v>
+      </c>
     </row>
     <row r="241" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A241" s="2">
         <v>28</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E241" s="17" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F241" s="7" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="G241" s="7"/>
       <c r="H241" s="7"/>
     </row>
     <row r="242" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A242" s="4">
         <v>29</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D242" s="8" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E242" s="17" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="F242" s="7" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="G242" s="7"/>
+        <v>475</v>
+      </c>
+      <c r="G242" s="21"/>
       <c r="H242" s="7"/>
     </row>
     <row r="243" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A243" s="2">
         <v>30</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E243" s="17" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F243" s="7" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="G243" s="7"/>
       <c r="H243" s="7"/>
     </row>
     <row r="244" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A244" s="4">
         <v>31</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="E244" s="9" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="F244" s="8" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="G244" s="7"/>
+        <v>375</v>
+      </c>
+      <c r="G244" s="21"/>
       <c r="H244" s="7"/>
     </row>
-    <row r="245" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:8" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="2">
         <v>32</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E245" s="17" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F245" s="7" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-      <c r="H245" s="7"/>
+        <v>376</v>
+      </c>
+      <c r="G245" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="H245" s="7" t="s">
+        <v>728</v>
+      </c>
     </row>
     <row r="246" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A246" s="4">
         <v>33</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E246" s="9" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="F246" s="8" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="G246" s="7"/>
       <c r="H246" s="7"/>
     </row>
     <row r="247" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A247" s="2">
         <v>34</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E247" s="17" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="F247" s="7" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="G247" s="7"/>
       <c r="H247" s="7"/>
     </row>
     <row r="248" spans="1:8" ht="123" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="4">
         <v>35</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E248" s="9" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="F248" s="8" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="G248" s="7"/>
       <c r="H248" s="7"/>
     </row>
     <row r="249" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A249" s="2">
         <v>36</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E249" s="17" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F249" s="7" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="G249" s="7"/>
       <c r="H249" s="7"/>
     </row>
     <row r="250" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A250" s="4">
         <v>37</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D250" s="8" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E250" s="9" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="F250" s="8" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G250" s="7"/>
       <c r="H250" s="7"/>
     </row>
     <row r="251" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A251" s="2">
         <v>38</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E251" s="17" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F251" s="7" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G251" s="7"/>
       <c r="H251" s="7"/>
     </row>
     <row r="252" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A252" s="4">
         <v>39</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E252" s="17" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F252" s="7" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="G252" s="7"/>
       <c r="H252" s="7"/>
     </row>
     <row r="253" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A253" s="2">
         <v>40</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E253" s="17" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="F253" s="7" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="G253" s="7"/>
       <c r="H253" s="7"/>
     </row>
     <row r="254" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A254" s="4">
         <v>41</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E254" s="9" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="F254" s="8" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="G254" s="7"/>
       <c r="H254" s="7"/>
     </row>
     <row r="255" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A255" s="2">
         <v>42</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E255" s="17" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="F255" s="7" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="G255" s="7"/>
       <c r="H255" s="7"/>
     </row>
     <row r="256" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A256" s="4">
         <v>43</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="E256" s="9" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F256" s="8" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="G256" s="7"/>
       <c r="H256" s="7"/>
     </row>
     <row r="257" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A257" s="2">
         <v>44</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E257" s="22" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G257" s="7"/>
       <c r="H257" s="7"/>
     </row>
     <row r="258" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A258" s="4">
         <v>45</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E258" s="22" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G258" s="7"/>
       <c r="H258" s="7"/>
     </row>
     <row r="259" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A259" s="2">
         <v>46</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E259" s="17" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="F259" s="7" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="G259" s="7"/>
       <c r="H259" s="7"/>
     </row>
-    <row r="260" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A260" s="4">
         <v>47</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D260" s="19" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E260" s="9" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F260" s="8" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="G260" s="7"/>
       <c r="H260" s="7"/>
     </row>
     <row r="261" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A261" s="2">
         <v>48</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E261" s="17" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="F261" s="7" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="G261" s="7"/>
       <c r="H261" s="7"/>
     </row>
     <row r="262" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A262" s="4">
         <v>49</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E262" s="9" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="F262" s="8" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="G262" s="7"/>
       <c r="H262" s="7"/>
     </row>
     <row r="263" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A263" s="2">
         <v>50</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E263" s="17" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F263" s="7" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="G263" s="7"/>
       <c r="H263" s="7"/>
     </row>
     <row r="264" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A264" s="4">
         <v>51</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D264" s="8" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E264" s="9" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="F264" s="7" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="G264" s="7"/>
       <c r="H264" s="7"/>
     </row>
     <row r="265" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A265" s="2">
         <v>52</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E265" s="17" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="F265" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="G265" s="7"/>
       <c r="H265" s="7"/>
     </row>
     <row r="266" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A266" s="4">
         <v>53</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E266" s="9" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="F266" s="8" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="G266" s="7"/>
       <c r="H266" s="7"/>
     </row>
     <row r="267" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A267" s="2">
         <v>54</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E267" s="22" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="F267" s="7" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G267" s="7"/>
       <c r="H267" s="7"/>
     </row>
     <row r="268" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A268" s="4">
         <v>55</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D268" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E268" s="17" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F268" s="8" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G268" s="7"/>
       <c r="H268" s="7"/>
     </row>
     <row r="269" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A269" s="2">
         <v>56</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E269" s="17" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F269" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G269" s="7"/>
       <c r="H269" s="7"/>
     </row>
     <row r="270" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A270" s="4">
         <v>57</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D270" s="8" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E270" s="9" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F270" s="8" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="G270" s="7"/>
       <c r="H270" s="7"/>
     </row>
     <row r="271" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A271" s="2">
         <v>58</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E271" s="17" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="F271" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="G271" s="7"/>
       <c r="H271" s="7"/>
     </row>
     <row r="272" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A272" s="4">
         <v>59</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D272" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E272" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="F272" s="8" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
     </row>
     <row r="273" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A273" s="2">
         <v>60</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E273" s="17" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="F273" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="G273" s="7"/>
       <c r="H273" s="7"/>
     </row>
     <row r="274" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A274" s="4">
         <v>61</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E274" s="9" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="F274" s="8" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="G274" s="7"/>
       <c r="H274" s="7"/>
     </row>
     <row r="275" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A275" s="2">
         <v>62</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D275" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E275" s="17" t="s">
+        <v>639</v>
+      </c>
+      <c r="F275" s="7" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G275" s="7"/>
       <c r="H275" s="7"/>
     </row>
     <row r="276" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A276" s="4">
         <v>63</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D276" s="8" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E276" s="9" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="F276" s="8" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="G276" s="7"/>
       <c r="H276" s="7"/>
     </row>
     <row r="277" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A277" s="2">
         <v>64</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E277" s="17" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="F277" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G277" s="7"/>
       <c r="H277" s="7"/>
     </row>
     <row r="278" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A278" s="4">
         <v>65</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D278" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E278" s="9" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F278" s="8" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="G278" s="7"/>
+        <v>383</v>
+      </c>
+      <c r="G278" s="7" t="s">
+        <v>730</v>
+      </c>
       <c r="H278" s="7"/>
     </row>
     <row r="279" spans="1:8" ht="135" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A279" s="2">
         <v>66</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E279" s="17" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="F279" s="7" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="G279" s="7"/>
       <c r="H279" s="7"/>
     </row>
     <row r="280" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A280" s="4">
         <v>67</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E280" s="9" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="F280" s="8" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="G280" s="7"/>
       <c r="H280" s="7"/>
     </row>
     <row r="281" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A281" s="2">
         <v>68</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E281" s="17" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="F281" s="7" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="G281" s="7"/>
       <c r="H281" s="7"/>
     </row>
     <row r="282" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A282" s="25"/>
-[...1 lines deleted...]
-      <c r="C282" s="25"/>
+      <c r="A282" s="23"/>
+      <c r="B282" s="23"/>
+      <c r="C282" s="23"/>
       <c r="D282" s="13"/>
       <c r="E282" s="13"/>
       <c r="F282" s="7"/>
-      <c r="G282" s="28"/>
-      <c r="H282" s="28"/>
+      <c r="G282" s="26"/>
+      <c r="H282" s="26"/>
     </row>
     <row r="283" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A283" s="37" t="s">
+      <c r="A283" s="40" t="s">
+        <v>334</v>
+      </c>
+      <c r="B283" s="40"/>
+      <c r="C283" s="40"/>
+      <c r="D283" s="40"/>
+      <c r="E283" s="40"/>
+      <c r="F283" s="40"/>
+      <c r="G283" s="26"/>
+      <c r="H283" s="26"/>
+    </row>
+    <row r="284" spans="1:8" s="12" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="B284" s="25" t="s">
         <v>336</v>
       </c>
-      <c r="B283" s="37"/>
-[...8 lines deleted...]
-      <c r="A284" s="27" t="s">
+      <c r="C284" s="25" t="s">
         <v>337</v>
       </c>
-      <c r="B284" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D284" s="26" t="s">
+      <c r="D284" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E284" s="26" t="s">
+      <c r="E284" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F284" s="27" t="s">
+      <c r="F284" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G284" s="27" t="s">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="G284" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="H284" s="25" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="285" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A285" s="6">
         <v>1</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E285" s="16" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F285" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G285" s="13"/>
       <c r="H285" s="13"/>
     </row>
     <row r="286" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A286" s="6">
         <v>2</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E286" s="16" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F286" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G286" s="13"/>
       <c r="H286" s="13"/>
     </row>
     <row r="287" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A287" s="6">
         <v>3</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E287" s="16" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F287" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G287" s="13"/>
       <c r="H287" s="13"/>
     </row>
     <row r="288" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A288" s="6">
         <v>4</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E288" s="16" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F288" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G288" s="13"/>
       <c r="H288" s="13"/>
     </row>
     <row r="289" spans="1:8" ht="219.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A289" s="6">
         <v>5</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E289" s="17" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F289" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G289" s="13"/>
       <c r="H289" s="13"/>
     </row>
     <row r="290" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A290" s="6">
         <v>6</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E290" s="17" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="F290" s="7" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="G290" s="13"/>
       <c r="H290" s="13"/>
     </row>
     <row r="291" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A291" s="6">
         <v>7</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E291" s="17" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="F291" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="G291" s="13"/>
       <c r="H291" s="13"/>
     </row>
     <row r="292" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A292" s="6">
         <v>8</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E292" s="17" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F292" s="7" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="G292" s="13"/>
       <c r="H292" s="13"/>
     </row>
     <row r="293" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A293" s="6">
         <v>9</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E293" s="17" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F293" s="7" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="G293" s="13"/>
       <c r="H293" s="13"/>
     </row>
     <row r="294" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A294" s="6">
         <v>10</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E294" s="17" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F294" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="G294" s="13"/>
       <c r="H294" s="13"/>
     </row>
     <row r="295" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A295" s="6">
+      <c r="A295" s="39">
         <v>11</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="E295" s="16" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F295" s="7" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="G295" s="13"/>
+        <v>653</v>
+      </c>
+      <c r="G295" s="7" t="s">
+        <v>726</v>
+      </c>
       <c r="H295" s="13"/>
     </row>
-    <row r="296" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A296" s="6">
         <v>12</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E296" s="17" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="F296" s="7" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="G296" s="13"/>
       <c r="H296" s="13"/>
     </row>
     <row r="297" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A297" s="6">
         <v>13</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E297" s="17" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="F297" s="7" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="G297" s="13"/>
       <c r="H297" s="13"/>
     </row>
     <row r="298" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A298" s="6">
         <v>14</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E298" s="16" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F298" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="G298" s="13"/>
       <c r="H298" s="13"/>
     </row>
     <row r="299" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A299" s="38"/>
-[...1 lines deleted...]
-      <c r="C299" s="24"/>
+      <c r="A299" s="34"/>
+      <c r="B299" s="1"/>
+      <c r="C299" s="6"/>
       <c r="D299" s="7"/>
       <c r="E299" s="16"/>
       <c r="F299" s="7" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="G299" s="13"/>
       <c r="H299" s="13"/>
     </row>
     <row r="300" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C300" s="10"/>
     </row>
     <row r="301" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C301" s="10"/>
     </row>
     <row r="302" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C302" s="10"/>
     </row>
     <row r="303" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C303" s="10"/>
     </row>
     <row r="304" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C304" s="10"/>
     </row>
     <row r="305" spans="4:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D305" s="15"/>
       <c r="E305" s="15"/>
-      <c r="F305" s="29"/>
-[...1 lines deleted...]
-      <c r="H305" s="30"/>
+      <c r="F305" s="27"/>
+      <c r="G305" s="28"/>
+      <c r="H305" s="28"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
-  <mergeCells count="6">
+  <mergeCells count="4">
     <mergeCell ref="A283:F283"/>
     <mergeCell ref="A96:F96"/>
-    <mergeCell ref="A1:B1"/>
-    <mergeCell ref="C1:D1"/>
     <mergeCell ref="A212:B212"/>
     <mergeCell ref="C212:D212"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="63" orientation="landscape" r:id="rId1"/>
   <tableParts count="4">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB92D249098BF44883D6CD5D4493580D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="706f4cd8fa9e7f13d1f61b279a90258c">
-[...2 lines deleted...]
-    <xsd:import namespace="42f7facc-39d0-4098-b6fb-00608c12789e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F23F491F20AB024FBABA928C9469E308" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="39a0c46f12b4316b46d123b9db65f705">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03bae388-7032-44ba-938c-64381cc28e8d" xmlns:ns3="d572494e-07f6-4ce7-aa1f-d135bba21670" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5aa5b4822e47f3aebdfe9f5869d4a137" ns2:_="" ns3:_="">
+    <xsd:import namespace="03bae388-7032-44ba-938c-64381cc28e8d"/>
+    <xsd:import namespace="d572494e-07f6-4ce7-aa1f-d135bba21670"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Stage" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="489f367a-c2bf-4139-93fc-dea86239c913" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03bae388-7032-44ba-938c-64381cc28e8d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Stage" ma:index="12" nillable="true" ma:displayName="Note" ma:format="Dropdown" ma:internalName="Stage">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="398cfa69-4b47-4d14-8b89-5a94c01ff717" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f4395843-a84a-4347-8190-afb56a0aaedc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42f7facc-39d0-4098-b6fb-00608c12789e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d572494e-07f6-4ce7-aa1f-d135bba21670" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a50394b9-e6af-4024-a2ad-f0bc6d9c2a09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42f7facc-39d0-4098-b6fb-00608c12789e">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8059202b-08a8-4f25-b559-685d2179e474}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d572494e-07f6-4ce7-aa1f-d135bba21670">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -11889,69 +11943,68 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="42f7facc-39d0-4098-b6fb-00608c12789e" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="489f367a-c2bf-4139-93fc-dea86239c913">
+    <TaxCatchAll xmlns="d572494e-07f6-4ce7-aa1f-d135bba21670" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="03bae388-7032-44ba-938c-64381cc28e8d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Stage xmlns="489f367a-c2bf-4139-93fc-dea86239c913" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EC43F5-A046-4E0A-B43A-521345CC4BB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F0EA035-F79C-4ECF-8628-21544671B4FD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE1A54A7-412F-467A-8F59-8F0A619F7C12}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C7D231-707D-4830-B214-AB866BE0E932}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="489f367a-c2bf-4139-93fc-dea86239c913"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42f7facc-39d0-4098-b6fb-00608c12789e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -11984,32 +12037,32 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Varun Nayak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DB92D249098BF44883D6CD5D4493580D</vt:lpwstr>
+    <vt:lpwstr>0x010100F23F491F20AB024FBABA928C9469E308</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>