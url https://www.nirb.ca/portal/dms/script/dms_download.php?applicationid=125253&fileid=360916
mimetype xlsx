--- v0 (2026-05-21)
+++ v1 (2026-07-15)
@@ -1,2765 +1,2847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vnayak\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://086gc-my.sharepoint.com/personal/holly_simpson_dfo-mpo_gc_ca/Documents/PROJECTS/MEADOW_BANK/Annual Reports/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BF59778-26D5-4FE1-A94E-A0C6910AB3FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EA4AE507-825C-4F67-B511-250669D7922C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
+    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="10240" xr2:uid="{D451E1E4-DAFF-4566-BB53-CF6CD2551112}"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Ref210740791" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_Ref210812293" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_Ref211851323" localSheetId="0">'2025'!#REF!</definedName>
     <definedName name="_xleta.AND" hidden="1" xlm="1">#NAME?</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$1:$F$298</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1473" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1495" uniqueCount="745">
+  <si>
+    <t>NIRB File No: 03MN107</t>
+  </si>
+  <si>
+    <t>Project name:  Meadowbank Gold Project</t>
+  </si>
+  <si>
+    <t>Project Certificate No. 004, Amendment 03</t>
+  </si>
   <si>
     <t>TC No.</t>
   </si>
   <si>
     <t>Term and Condition Summary</t>
   </si>
   <si>
+    <t>Responsible Parties / Authorities</t>
+  </si>
+  <si>
     <t>Associated Plan(s)</t>
   </si>
   <si>
     <t>Proponent Submission or Summary</t>
   </si>
   <si>
-    <t>Reference</t>
+    <t>Reference
+(Annual Report)</t>
+  </si>
+  <si>
+    <t>Comments from Responsible Parties</t>
+  </si>
+  <si>
+    <t>Additional Comments</t>
+  </si>
+  <si>
+    <t>Adherence to the commitments from the original Final Hearing</t>
   </si>
   <si>
     <t>Agnico Eagle</t>
   </si>
   <si>
-    <t>Responsible Parties / Authorities</t>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>An up-to-date listing of the status of implementation for commitments, made during the NIRB Final Hearings, and applicable to operation phase is provided.</t>
+  </si>
+  <si>
+    <t>Section 11.12.1
+ Update on Implementation of Commitments - Appendix 1</t>
+  </si>
+  <si>
+    <t>NIRB’s assignment of a Monitoring Officer</t>
   </si>
   <si>
     <t>NIRB</t>
   </si>
   <si>
+    <t>N/A – Under NIRB’s responsibility</t>
+  </si>
+  <si>
     <t>Obtain all required federal and territorial permits and other approvals, and comply with the requirements of such regulatory instruments</t>
-  </si>
-[...12 lines deleted...]
-    <t>Project name:  Meadowbank Gold Project</t>
   </si>
   <si>
     <t>Agnico Eagle
 CIRNAC
 NWB
 NRCan
 TC
 DFO</t>
-  </si>
-[...1276 lines deleted...]
-    <t>An up-to-date listing of the status of implementation for commitments, made during the NIRB Final Hearings, and applicable to operation phase is provided.</t>
   </si>
   <si>
     <t>The report is written to address all of the 2025 annual reporting requirements of the project under these authorizations:
 • NWB Type A Water License 2AM-MEA1530;
 • NIRB Project Certificate No. 004;
 • DFO HADD Authorization NU-03-190 AWAR;
 • DFO HADD Authorization NU-03-191.3 and NU-03-191.4 Mine Site;
 • DFO Authorization NU-14-1046 Phaser Lake;
 • CIRNAC Land Leases 66A/8-71-4 (AWAR) and 66A/8-72-7 (AWAR Quarries);
 • KivIA Production Lease KVPL08D280;
 • KivIA Quarry Lease KVCA06Q11, KVCA23Q01; and
 • KivIA Right of Way KVRW06F04.
 The following GN permits are also actives:
 • L-51848, L-51840T, L-51839T, L-51888T, L-51889T, L-51868T</t>
   </si>
   <si>
+    <t>Section 1</t>
+  </si>
+  <si>
+    <t>DFO confirms that the Proponent currently has all necessary authorizations in place.</t>
+  </si>
+  <si>
+    <t>Take prompt and appropriate action to remedy any non-compliance and annual reporting of non-compliance with environmental laws and regulations and/or regulatory instruments</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+NWB
+NRCan
+TC
+ECCC
+DFO</t>
+  </si>
+  <si>
+    <t>One (1) non-compliance related to the MDMER and Meadowbank Water License 2AM-MEA1530 occurred in 2025. This event was reported through to the GN Spill hotline and to the ECCC inspector and was included as part of the monthly NWB monitoring summaries. This noncompliance was associated with effluent discharge from East Dike to Second Portage Lake (ST-8 / STMMER-3).
+A summary of inspections and site visits by regulators is provided in Section 11.5 of the Annual Report
+A summary of reportable and non-reportable spill is provided in Section 7</t>
+  </si>
+  <si>
+    <t>Section 7
+Section 11.5
+Section 11.6.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFO did not identify any issues of non-compliance in 2025. DFO confirms the Proponent has taken prompt and appropriate action for instances of non-compliance in the past (DFO File Numbers 24-HCAA-02467 and 24-HCAA-02468). </t>
+  </si>
+  <si>
+    <t>Posting of adequate performance bonding</t>
+  </si>
+  <si>
+    <t>Interim Closure and Reclamation Plan V1, December 2025</t>
+  </si>
+  <si>
+    <t>Agnico Eagle currently holds security as required in the authorized permits</t>
+  </si>
+  <si>
     <t xml:space="preserve">Section 9.2.1.1
 </t>
   </si>
   <si>
-    <t>Agnico Eagle currently holds security as required in the authorized permits</t>
+    <t>DFO’s financial department has confirmed the following DFO File Numbers for the Meadowbank Complex have an associated Letter of Credit (LOC) that is active: 03-HCAA-CA7-00191 (multiple LOCs) and 14-HCAA-01046. DFO-FFHPP did not authorize any work in 2025 that required performance bonding or an LOC.  </t>
+  </si>
+  <si>
+    <t>Information requirements for reporting monitoring results</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+TC</t>
   </si>
   <si>
     <t xml:space="preserve">The information required for monitoring results were collected in 2025. This information is provided in the Annual Report Section 8. Given the elevated number of certificates of analysis, Agnico Eagle will provide them on request. </t>
   </si>
   <si>
+    <t>Section 8
+Water Quality Monitoring Results -Appendix 39</t>
+  </si>
+  <si>
+    <t>Maintain the records and results of any monitoring, data, or analysis, for a minimum of the life of the Project, including closure and post-closure monitoring</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+TC
+ECCC</t>
+  </si>
+  <si>
     <t>Records of monitoring data are maintained</t>
   </si>
   <si>
+    <t>Section 8</t>
+  </si>
+  <si>
+    <t>Conduct groundwater Monitoring, and report results to NIRB’s Monitoring Officer, INAC, and EC</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+CIRNAC
+ECCC</t>
+  </si>
+  <si>
     <t>Groundwater Monitoring Plan V.11, March 2020</t>
   </si>
   <si>
     <t>The groundwater monitoring was conducted in June and August/September 2025 according to the Groundwater Monitoring Plan. Results are reported in the 2025 Groundwater Monitoring Report</t>
+  </si>
+  <si>
+    <t>Section 8.7.1
+Groundwater Monitoring Report - Appendix 32</t>
+  </si>
+  <si>
+    <t>Provide plans for water treatment for the tailings (reclaim pond) discharge, and on a contingency basis for the attenuation pond discharge(s) and for the pits</t>
   </si>
   <si>
     <t>Water Management Plan V.15, March 2026</t>
   </si>
   <si>
     <t>This information is provided in the Water Management Plan updated submitted with the 2025 Annual Report. It includes a water balance, water quality forecast, and water management strategies update</t>
   </si>
   <si>
     <t>Section 4.4.2.1
 Water Management Plan V.15 -Appendix 13</t>
   </si>
   <si>
-    <t>N/A – Under NIRB’s responsibility</t>
+    <t>Provide details of sewage treatment</t>
+  </si>
+  <si>
+    <t>Completed prior to Water License approval and monitored through Water Licence</t>
+  </si>
+  <si>
+    <t>N/A - Completed</t>
+  </si>
+  <si>
+    <t>Provide details regarding the effluent outfall configuration for Wally Lake in the water license application to the NWB</t>
   </si>
   <si>
     <t>Completed prior to Water Licence approval and monitored through Water Licence</t>
+  </si>
+  <si>
+    <t>Provide details of a comprehensive water use and water management plan for the Baker Lake marshalling area, including monitoring of the discharge from the marshalling area sump</t>
+  </si>
+  <si>
+    <t>Meet water discharge requirements for Wally Lake and Third Portage Lake</t>
   </si>
   <si>
     <t>Water Quality and Flow Monitoring Plan V.5, March 2016</t>
   </si>
   <si>
     <t>There was no discharge into Third Portage Lake in 2025
 For Wally Lake, the discharge resumed in 2025 and was monitored according to the Water Licence and MDMER. There were no non-compliances with the authorized discharges limits in 2025</t>
+  </si>
+  <si>
+    <t>Section 8.5.2.1.5
+Section 8.5.2.1.6
+Water Quality Monitoring Results -Appendix 39</t>
+  </si>
+  <si>
+    <t>Maintain dewatering dikes until water quality meets discharge criteria</t>
+  </si>
+  <si>
+    <t>N/A - Not yet applicable</t>
+  </si>
+  <si>
+    <t>Characterize mine waste materials, including the Vault area, for acid generating potential, metal leaching and non-metal constituents within two years of commencing operations</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+CIRNAC
+TC
+ECCC</t>
   </si>
   <si>
     <t>Waste Rock and Tailings Management Plan V.16, February 2026</t>
   </si>
   <si>
     <t>There is no longer mining at Meadowbank therefore no waste rock was generated in 2025. 
 However, Agnico Eagle blasted rock material for the construction of a water management infrastructure in the former Quarry 23 (Collection Pond 23) and ARD-ML analysis were performed to ensure that only Non-Potentially Acid Generating material was used for the construction of permanent structures, such as the West Road raise and TSF cover. Refer to construction summary report provided in Appendix 16 for additional information.</t>
   </si>
   <si>
     <t>Section 5.1.1
 Collection Pond 23 Construction Summary Report - Appendix 16
 Waste Rock and Tailings Management Plan V.16 - Appendix 17</t>
   </si>
   <si>
-    <t>Section 7
-[...14 lines deleted...]
-Water Quality Monitoring Results -Appendix 39</t>
+    <t>N/A-Missed Number</t>
+  </si>
+  <si>
+    <t>Undertake detailed technical review of all dike and pitfall designs at the final design stage and submit the final dike designs for water depths of greater than 10 metres for an expert analysis</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+ECCC</t>
+  </si>
+  <si>
+    <t>Commit to a pro-active tailings management strategy through active monitoring, inspection, and mitigation</t>
+  </si>
+  <si>
+    <t>Waste Rock and Tailings Management Plan V.16, February 2026
+Interim Closure and Reclamation Plan V1, December 2025</t>
+  </si>
+  <si>
+    <t>The current deposition model is valid until the end of milling operations in 2028. More information on the tailings deposition modeling is presented in the Waste Rock and Tailings Management Plan and the Interim Closure and Reclamation Plan.</t>
   </si>
   <si>
     <t>Section 5.3.1
 Waste Rock and Tailings Management Plan V.16 - Appendix 17</t>
   </si>
   <si>
+    <t>Meet tailings cover requirements for both existing Tailings Storage Facility and the In-Pit Tailings. Report annually on freezeback effectiveness</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+CIRNAC</t>
+  </si>
+  <si>
+    <t>Thermal monitoring of the Tailings Storage Facility and Waste Rock Storage Facility continued in 2025 and results are reported in the 2025 Thermal Monitoring Report.
+Progressive capping of the TSF North Cell continued in 2025.</t>
+  </si>
+  <si>
     <t>Section 5.4.1
 2025 Thermal Monitoring Report - Appendix 19</t>
   </si>
   <si>
-    <t>Waste Rock and Tailings Management Plan V.16, February 2026
+    <t>Identify mitigation measures for contamination from tailings and Assess/monitor fault permeability to groundwater movement</t>
+  </si>
+  <si>
+    <t>Groundwater Management Plan V.11, March 2020
 Interim Closure and Reclamation Plan V1, December 2025</t>
   </si>
   <si>
+    <t>The Groundwater Management Plan is considered to be compliant with the term and condition. For more information, refer to the 2024 Annual Report and the Interim Closure and Reclamation Plan. The details of the thermal and hydrogeological modelling, as well as the closure and post-closure groundwater monitoring program, will be presented in the Final Closure and Reclamation Plan, to be submitted 12 months prior to expected end of planned mining.</t>
+  </si>
+  <si>
+    <t>Section 5.3.2</t>
+  </si>
+  <si>
+    <t>Install a weather station at the mine site to collect atmospheric data, including air temperature and precipitation.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+ECCC</t>
+  </si>
+  <si>
     <t>Atmospheric data, including air temperature, wind speed and precipitation, continued to be collected throughout 2025. Results are presented in the 2025 Annual Report</t>
   </si>
   <si>
+    <t>Section 8.20.1</t>
+  </si>
+  <si>
+    <t>Fund an on-site lab that has the capability to monitor parameters at a type and at a frequency acceptable to the NWB and EC at all site discharge points</t>
+  </si>
+  <si>
+    <t>N/A - Completed. The on-site lab was still functional in 2025. All regulatory sampling were sent to an off-site independent, accredited laboratory as per previous years</t>
+  </si>
+  <si>
+    <t>Water quality monitoring Quality Assurance/Quality Control (QA/QC) Independent accredited lab analysis</t>
+  </si>
+  <si>
     <t>Quality Assurance-Quality Control (QAQC) Plan V.11, March 2026</t>
+  </si>
+  <si>
+    <t>Water quality monitoring QA/QC was conducted throughout 2025 as per the QAQC Plan. QA/QC samples were collected and sent to independent, accredited labs for analysis and results included in the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 8.5.6
 Quality Assurance-Quality Control (QAQC) Plan V.11 - Appendix 40
 2025 Quality Assurance-Quality Control Results - Appendix 41</t>
   </si>
   <si>
-    <t>Water quality monitoring QA/QC was conducted throughout 2025 as per the QAQC Plan. QA/QC samples were collected and sent to independent, accredited labs for analysis and results included in the 2025 Annual Report</t>
+    <t>Identify an area and design for a landfill for disposal of operational and closure non-salvageable materials with design incorporated into Waste Management Plan</t>
   </si>
   <si>
     <t>Landfill Design and Management Plan V.7, February 2025</t>
   </si>
   <si>
     <t>On-site landfill for non-salvage material was still used in 2025. Landfill Design and Management Plan was implemented in 2025</t>
   </si>
   <si>
+    <t>Section 6.1.1</t>
+  </si>
+  <si>
+    <t>Manage attraction of carnivores and/or raptors to reduce or eliminate attraction at all landfills and waste storage areas</t>
+  </si>
+  <si>
     <t>Terrestrial Ecosystem Management Plan V.9, March 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Management of wildlife attractants continued in 2025, as per the TEMP and overall waste management strategies. </t>
   </si>
   <si>
     <t>Section 8.17.11
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
+    <t>Ensure spills are cleaned up and site maintained clean of debris</t>
+  </si>
+  <si>
     <t>Spill Contingency Plan V.24, March 2026
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026</t>
+  </si>
+  <si>
+    <t>A summary of all reportable and non-reportable spills, along with their associate clean-up information, are included in the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 7.1
 Spill Contingency Plan V.24 - Appendix 22
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19 - Appendix 25</t>
   </si>
   <si>
+    <t>Ensure that fuel and hazardous materials are contained using safe, environmentally protective methods based on practical, best engineering practices</t>
+  </si>
+  <si>
+    <t>Hazardous Materials Management  Plan V.8, March 2024
+Spill Contingency Plan V.24, March 2026</t>
+  </si>
+  <si>
     <t>The Hazardous Management Plan was implemented in 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Section 7.3</t>
   </si>
   <si>
     <t>Section 7.3
 Spill Contingency Plan V.24 - Appendix 22</t>
   </si>
   <si>
+    <t>Become a signatory to the International Cyanide Management Code (ICMC), communicate this to shippers</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE</t>
+  </si>
+  <si>
     <t>In 2014 Agnico Eagle received Substantial Compliance and in 2016 Full Compliance with International Cyanide Management Code (ICMC). Since 2016 Agnico Eagle has maintained this certification by completing self and third-party audits of ICMC principles and standards. The Meadowbank Complex and its Supply Chain conducted a third-party recertification audit in 2025 and were found to be fully complaint with the ICMC principles and standards at the time of writing this report.</t>
+  </si>
+  <si>
+    <t>Section 11.4</t>
+  </si>
+  <si>
+    <t>Report on plans for expansion of the Project, particularly the use of Second Portage Lake as preferred alternative for tailings management</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+TC</t>
+  </si>
+  <si>
+    <t>No new permitting activities for mine expansion were undertaken in 2025 for the Meadowbank Complex; however, one (1) Operational Notice that was submitted in 2024 continued into 2025 regarding site-specific water quality objective for total dissolved solids at the Meadowbank Mine.</t>
+  </si>
+  <si>
+    <t>Section 11.2</t>
+  </si>
+  <si>
+    <t>Application to Schedule 2 of the Metal Mining Effluent Regulations, including the No Net Loss Plan expectations</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+TC
+ECCC
+DFO</t>
+  </si>
+  <si>
+    <t>Provide stream crossing design criteria along with maintenance plan and mitigation and monitoring expectations</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+TC
+ECCC
+DFO</t>
   </si>
   <si>
     <t>A geotechnical structural inspection of the AWAR and WTHR, including all culverts, bridges, and quarries, was conducted in 2025 and finding included in the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 8.5.5
 2025 Geotechnical Inspection Report - Appendix 7
 2025 Annual Geotechnical 
 Recommendation Implementation Plan - Appendix 10</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO confirms that the Proponent has provided a monitoring plan, and results of said plan in the 2025 annual report. DFO did not permit any new crossing designs in fish bearing water in 2025 and therefore, no designs were necessary to review. </t>
+  </si>
+  <si>
+    <t>(Amended) All-weather Access Road (AWAR) to be operated as private access road with limited access for all-terrain vehicles. Measures include:
+a. Maintain a staffed gate at km 5;
+b. Update the Road Management Plan (with Hamlet, HTO, KivIA) to define authorized ATV use and restrict all other access; submit to GN, INAC, KivIA within 1 month of revised Condition 32 approval;
+c. Post English/Inuktitut signs at gate, major bridges, and every 10 km prohibiting unauthorized use;
+d. Post signs marking Crown land boundaries;
+e. Hold a community meeting before opening and annually to explain restricted non‑mine use;
+f. Quarterly radio/TV notices reinforcing the road’s private, restricted status;
+g. Record authorized use, and require mine staff to report unauthorized use and submit data to NIRB yearly starting one year after opening; and
+h. Report accidents immediately to GN, KivIA, Hamlet, and annually to NIRB.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+KivIA
+GN
+CIRNAC
+HTOs
+Communities
+Hamlets</t>
+  </si>
+  <si>
     <t>AWAR Transportation Management Plan V.6, October 2022</t>
   </si>
   <si>
+    <t>Term and Condition 32b is considered completed
+A summary of how points a., c. through h. are addressed can be found in Sections 11.7.1.1 and 11.7.2.1  of the annual report.</t>
+  </si>
+  <si>
+    <t>Section 11.7.1.1
+Section 11.7.2</t>
+  </si>
+  <si>
+    <t>Maintain an Access and Air Traffic Management Plan</t>
+  </si>
+  <si>
     <t>The AWAR Transportation Management Plan replaced the Access and Air Traffic Management Plan. Agnico Eagle implemented the AWAR Transportation Management Plan in 2025</t>
   </si>
   <si>
-    <t>The security department at the Meadowbank Complex maintains a fully staffed security gatehouse at Baker Lake on a 24/7 schedule. Agnico Eagle also has an emergency response team ready to respond to any incident that may occur on the AWAR</t>
+    <t>Section 11.7.1.1</t>
+  </si>
+  <si>
+    <t>Work with the Hamlet of Baker Lake, KivIA, and the RCMP to hire a full‑time road safety and search‑and‑rescue position to address safety issues from mine and unauthorized road use, incorporating Traditional Knowledge from Elders in Baker Lake and Chesterfield Inlet</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-CS</t>
   </si>
   <si>
     <t>AWAR Transportation Management Plan V.6, October 2022
 Emergency Response Plan V.21, February 2026</t>
+  </si>
+  <si>
+    <t>The security department at the Meadowbank Complex maintains a fully staffed security gatehouse at Baker Lake on a 24/7 schedule. Agnico Eagle also has an emergency response team ready to respond to any incident that may occur on the AWAR</t>
+  </si>
+  <si>
+    <t>Reclaim the all-weather private access road at the end of the mine life unless approval obtained to maintain and operate beyond life of mine</t>
+  </si>
+  <si>
+    <t>Ensure placement of local area marine mammal monitors onboard all vessels</t>
+  </si>
+  <si>
+    <t>Shipping Management Plan V.5, March 2025</t>
   </si>
   <si>
     <t>In 2025, Agnico Eagle hired two (2) local monitors from the community of Baker Lake for a total of 49 days. The shipping companies also continued to record marine wildlife sightings to supplement the community observer effort. More details included in the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 11.8.2
  2025 Marine Mammal and 
 Seabird Report - Appendix 30</t>
   </si>
   <si>
+    <t xml:space="preserve">Please see DFO comments relating to marine mammal monitoring  for Whale Tail Project (16MN056) T&amp;C 38 and 40. </t>
+  </si>
+  <si>
+    <t>Contract only Transport Canada certified shippers and require up-to-date emergency response/spill handling equipment</t>
+  </si>
+  <si>
+    <t>Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026
+Shipping Management Plan V.5, March 2025</t>
+  </si>
+  <si>
+    <t>Only certified vessels were hired to carry the cargo at Meadowbank Complex. Annual meetings were held with the dry cargo and fuel carriers to review the shipping and emergency plans. 
+Shipboard Marine Pollution Emergency Plans from the fuel shipping company are included in the OPEP/OPPP.
+The Shipping Management Plan and OPEP/OPPP are implemented.</t>
+  </si>
+  <si>
     <t>Section 11.8.4
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19 - Appendix 25</t>
   </si>
   <si>
-    <t>Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026
-Shipping Management Plan V.5, March 2025</t>
+    <t>Shipping requirements through Chesterfield Inlet – limited number of ships where possible</t>
   </si>
   <si>
     <t>The Shipping Management Plan was implemented in 2025. 
 Agnico Eagle continued to monitor the ingress/egress of ship cargo at Baker Lake</t>
   </si>
   <si>
     <t>Section 11.8.4</t>
   </si>
   <si>
+    <t>Annual community information meeting in Chesterfield Inlet to fully discuss the shipping program for the Project.</t>
+  </si>
+  <si>
     <t>Agnico Eagle conducted community information sessions in Chesterfield Inlet on February 11, 2025, and November 14, 2025, to report on the Project and provide residents with an opportunity to ask questions and raise concerns.</t>
   </si>
   <si>
+    <t>Section 11.9.1</t>
+  </si>
+  <si>
+    <t>Gather traditional Knowledge from the local HTOs and Chesterfield Inlet - marine mammals, cabins, hunting, and other local activities in the Inlet</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+KivIA
+HTOs</t>
+  </si>
+  <si>
     <t>Agnico Eagle conducted a Traditional Knowledge and Inuit Qaujimajatuqangit (TK/IQ) Collection Activity in Chesterfield Inlet on November 14, 2025, in collaboration with the Chesterfield Inlet (Aqigiq) HTO, local elders, community members, and the Kivalliq Elders Advisory Committee (KEAC).</t>
   </si>
   <si>
+    <t>Require shippers to give marine mammals the right of way, keep a steady course and speed, and stop if animals appear disturbed or trapped, as long as vessel and human safety are maintained.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+TC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project vessels operate in accordance with the Shipping Management Plan, with mitigation measures implemented to reduce potential interactions with marine mammals and seabirds.
+Annual meetings were held with the dry cargo and fuel carriers to review the shipping and emergency plans. </t>
+  </si>
+  <si>
+    <t>Section 11.8.1
+2025 Marine Mammal and 
+Seabird Report - Appendix 30</t>
+  </si>
+  <si>
+    <t>Fuel transfer operational requirements</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+TC
+ECCC</t>
+  </si>
+  <si>
     <t xml:space="preserve">The Shipping Management Plan was implemented in 2025. </t>
   </si>
   <si>
-    <t>Shipping Management Plan V.5, March 2025
-Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026</t>
+    <t>Lightering activities at Helicopter Island are not approved, except in case of emergency only, with explanation required if used</t>
   </si>
   <si>
     <t>Section 11.8.4
 Section 11.9.1
 2025 Marine Mammal and 
 Seabird Report - Appendix 30</t>
   </si>
   <si>
+    <t>Spill Contingency and Emergency Response Plan</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+DFO
+TC
+ECCC</t>
+  </si>
+  <si>
     <t>Emergency Response Plan V.21, February 2026
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026
 Spill Contingency Plan V.24, March 2026</t>
+  </si>
+  <si>
+    <t>Updated plan are provided along with the 2025 Annual Report and were implemented in 2025.</t>
   </si>
   <si>
     <t>Section 7.3
 Spill Contingency Plan V.24 - Appendix 22
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19 - Appendix 25
 Emergency Response Plan V.21, February 2026 - Appendix 42</t>
   </si>
   <si>
-    <t>Updated plan are provided along with the 2025 Annual Report and were implemented in 2025.</t>
+    <t xml:space="preserve">DFO confirms receipt of an updated Spill Contingency and Emergency Response Plan that has removed outdated information identified in last year’s DFO comments. While DFO does rely on the Northwest Territories and Nunavut Spill lines for reporting and the Canadian Coast Guard leads for marine pollution / ship-based spills, if the Proponent would like an updated contact, DFO provides the following email as the Arctic Environmental Incident Coordinator: dfo.arcenvincident-incidentenvarc.mpo@dfo-mpo.gc.ca. </t>
+  </si>
+  <si>
+    <t>Insurance requirements for contracted shippers</t>
   </si>
   <si>
     <t>All shipping contractors have insurance to fully compensate losses arising from a spill or accident, including but not limited to the loss of resources arising from spill or accident for all marine transport vessels and vehicles travelling on the AWAR and WTHR.
 No claim was reported in 2025.</t>
   </si>
   <si>
     <t>Section 11.8.5</t>
   </si>
   <si>
+    <t>Freshwater intake pipe requirements and design.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+TC
+DFO</t>
+  </si>
+  <si>
     <t>There have been no changes to the freshwater intake in 2025.</t>
   </si>
   <si>
     <t>Section 4.1.1.1
 Section 4.1.1.3</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO confirms there were no additions to or alterations of freshwater intake pipes permitted in 2025. </t>
+  </si>
+  <si>
+    <t>Water flow from Third Portage Lake, including consideration of alternatives</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+DFO
+TC</t>
+  </si>
+  <si>
+    <t>Term and condition deleted following review of Vault Pit Amendment</t>
+  </si>
+  <si>
+    <t>(Revised) Fish-out programs for the dewatering of Second Portage Lake, Third Portage Lake, Vault Lake and Phaser Lake</t>
+  </si>
+  <si>
     <t>N/A - Completed. No fish-out in 2025</t>
+  </si>
+  <si>
+    <t>Barge landing facility design to prevent infilling of fish habitat.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-CS
+TC
+DFO</t>
+  </si>
+  <si>
+    <t>Creel surveys within waterbodies affected by the Project and in consultation with the HTO.</t>
+  </si>
+  <si>
+    <t>Creel surveys were performed in 2025 and results included in the 2025 Wildlife Summary Monitoring Report (Appendix 36)</t>
   </si>
   <si>
     <t>Section 8.15
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
+    <t>No-fishing policy for employees while working on the site.</t>
+  </si>
+  <si>
     <t>Agnico Eagle has a no-fishing policy. The policy is enforced all through the year within environmental inspections. No incident to report in 2025</t>
+  </si>
+  <si>
+    <t>Section 8.16</t>
+  </si>
+  <si>
+    <t>(Revised) Fish Habitat Monitoring Plan to be developed to also include Phaser Lake.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+DFO</t>
+  </si>
+  <si>
+    <t>Habitat Compensation Monitoring Plan V.4, February 2017</t>
+  </si>
+  <si>
+    <t>In 2025, monitoring according to the Habitat Compensation Monitoring Plan was required for two compensation features. The results are provided in the 2025 Habitat Compensation Monitoring Report (Appendix 35)</t>
   </si>
   <si>
     <t>Section 8.8.1.2
 2025 Habitat Compensation Monitoring Report - Appendix 35</t>
   </si>
   <si>
-    <t>Habitat Compensation Monitoring Plan V.4, February 2017</t>
-[...2 lines deleted...]
-    <t>In 2025, monitoring according to the Habitat Compensation Monitoring Plan was required for two compensation features. The results are provided in the 2025 Habitat Compensation Monitoring Report (Appendix 35)</t>
+    <t xml:space="preserve">DFO has received and reviewed the 2025 Habitat Compensation Monitoring Plan and deems the monitoring of the two compensation features adequate. DFO will continue discussions with the Proponent around monitoring efforts for the compensation features and measurements of success.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide an updated Terrestrial Ecosystem Management Plan, three (3) months of the issuance of the Project Certificate including:
+(a) Update terrestrial ecosystem baseline data </t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+GN-DOE
+ECCC</t>
+  </si>
+  <si>
+    <t>Monitoring in 2025 was performed according to the Terrestrial Ecosystem Management Plan V.9.  See the 2025 Wildlife Monitoring Summary Report attached in Appendix 36 of the Annual Report.</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.17.2
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
-    <t>Monitoring in 2025 was performed according to the Terrestrial Ecosystem Management Plan V.9.  See the 2025 Wildlife Monitoring Summary Report attached in Appendix 36 of the Annual Report.</t>
+    <t>(b), (c), and (d) Maintain a Terrestrial Ecosystem Management Plan (TEMP) with details of methods for monitoring and analyses</t>
   </si>
   <si>
     <t xml:space="preserve">Monitoring in 2025 was performed according to the Terrestrial Ecosystem Management Plan V.9. </t>
   </si>
   <si>
-    <t>Section 8.17.3</t>
+    <t>(e) TEMP to include a detailed hunter harvest survey</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+HTOs</t>
+  </si>
+  <si>
+    <t>Hunter Harvest surveys were performed in 2025 and results included in the 2025 Wildlife Summary Monitoring Report (Appendix 36)</t>
+  </si>
+  <si>
+    <t>(f) Conduct annual aerial waterfowl surveys in the regional study area during construction and for at least the first three (3) years of operation</t>
+  </si>
+  <si>
+    <t>No surveys required in 2025. See discussion in the 2025 Wildlife Monitoring Summary Report attached in Appendix 36 of the Annual Report.</t>
+  </si>
+  <si>
+    <t>(g) Conduct annual breeding bird surveys along the all-weather road during construction and for at least the first three (3) years of operation</t>
+  </si>
+  <si>
+    <t>In 2025, previously established BBS routes were surveyed along the AWAR and the WTHR. As well, the remaining 14 PRISM plots (of 48) were completed at the Whale Tail site. Results are included in the 2025 Wildlife Summary Monitoring Report (Appendix 36)</t>
+  </si>
+  <si>
+    <t>(h) Monitoring and mitigation for caribou, carnivores, Shortearred owls and any other species of special concern</t>
+  </si>
+  <si>
+    <t>Provide Wildlife Summary Monitoring Report</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.17.1
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
+    <t>Develop maps of caribou migration paths in consultation with Elders, HTOs and post on-site</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+KivIA</t>
+  </si>
+  <si>
+    <t>Discussions were held in 2025 with the Kivalliq Elders Advisory Committee regarding typical caribou migration routes and corridors. To support these discussions, a presentation of the recent collared caribou data (2020-2024) was made. Elders reiterated that while there are traditional corridors used by some caribou, it is expected that the overall path taken by caribou will change year over year due to many factors, including food availability.
+Caribou migration map is placed in the main corridor at the camp.</t>
+  </si>
+  <si>
+    <t>Section 8.17.3</t>
+  </si>
+  <si>
+    <t>Participate in the caribou collaring program as directed by GN-DoE</t>
+  </si>
+  <si>
+    <t>A caribou collaring data sharing agreement was signed between Agnico Eagle and the GN in 2023. Further details are available in the Wildlife Monitoring Summary Report (Appendix 36).</t>
+  </si>
+  <si>
     <t xml:space="preserve">Section 8.17.4
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
+    <t>In consultation with Elders and the HTOs and subject to safety requirements, design the lighting and use of lights at the mine site to minimize the disturbance of lights on sensitive wildlife and birds</t>
+  </si>
+  <si>
     <t>On November 12, 2025, Agnico Eagle tabled this item during a Kivalliq Elder’s Advisory Committee meeting and community members did not raise any concerns about lighting issues at the Meadowbank Complex and appreciated Agnico Eagle efforts in ensuring managing this item to their satisfaction. Agnico Eagle feels as though this Term and Condition should be marked as completed.</t>
+  </si>
+  <si>
+    <t>Section 11.9.2</t>
+  </si>
+  <si>
+    <t>In consultation with Elders and the HTOs, design and implement means of deterring caribou from the tailing ponds</t>
   </si>
   <si>
     <t>Discussion with elders and Kivalliq Elders Advisory Committee confirmed methods to be appropriate and fencing inadequate for this type of environment. Bird cannons were also deployed in May 2025 at the TSF and at the Meadowbank Landfill, after discussion with GN Conservation Officers recommending noise making devices to prevent wildlife persistence in key areas.</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.17.11
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
+    <t>Whenever practical, implement a stop work policy when wildlife in the area may be endangered by work</t>
+  </si>
+  <si>
+    <t>In accordance with TEMP V.9, numerous road closures were implemented in 2025 and some blasting activities cancelled. Results are provided in the 2025 Wildlife Monitoring Summary Report (Appendix 36)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Section 8.17.9
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
+    <t>Commitment for aircraft to maintain minimum flight altitudes and to use flight corridors that avoid sensitive wildlife and bird areas</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+TC
+ECCC</t>
+  </si>
+  <si>
     <t>Helicopter flight altitudes were monitored in 2025 and results provided in the 2025 Wildlife Monitoring Summary Report (Appendix 36)</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.17
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
-    <t>Creel surveys were performed in 2025 and results included in the 2025 Wildlife Summary Monitoring Report (Appendix 36)</t>
-[...8 lines deleted...]
-    <t>In 2025, previously established BBS routes were surveyed along the AWAR and the WTHR. As well, the remaining 14 PRISM plots (of 48) were completed at the Whale Tail site. Results are included in the 2025 Wildlife Summary Monitoring Report (Appendix 36)</t>
+    <t>Develop and implement a noise monitoring and abatement plan to protect people and wildlife from significant mine activity noise including blasting, drilling, equipment, vehicles and aircraft</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+CIRNAC
+TC
+HC
+ECCC</t>
   </si>
   <si>
     <t>Noise Monitoring and Abatement Plan V.4_NIRB, December 2018
 Terrestrial Ecosystem Management Plan V.9, March 2025</t>
   </si>
   <si>
     <t>All 2025 valid noise survey results met daytime and nighttime design targets and FEIS predictions. For one of the two surveys at station R5, one hourly Leq value (7 to 8 pm on August 20; 58.9 dBA) marginally exceeded the FEIS-predicted maximum (57 dBA). This was caused by a brief (&lt;2 minute) helicopter fly-over.</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.12.1
 2025 Noise Monitoring Report - Appendix 37
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
+    <t>GN and INAC form a Meadowbank Gold Mine Socio-Economic Monitoring Committee (“Meadowbank SEMC”)</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN
+CIRNAC</t>
+  </si>
+  <si>
+    <t>Socio-Economic Monitoring Program V.4, March 2022</t>
+  </si>
+  <si>
+    <t>In 2025, the Kivalliq Socio-Economic Monitoring Committee meeting was held from November 25 to 27, where various stakeholders collaborated to discuss the socio-economic impacts and benefits of mining projects across the Kivalliq region. More detail are included in the Agnico Eagle Kivalliq Projects Socio-Economic Monitoring Report - Appendix 43.</t>
+  </si>
+  <si>
     <t>Section 11.10.1
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
-    <t>Socio-Economic Monitoring Program V.4, March 2022</t>
-[...2 lines deleted...]
-    <t>In 2025, the Kivalliq Socio-Economic Monitoring Committee meeting was held from November 25 to 27, where various stakeholders collaborated to discuss the socio-economic impacts and benefits of mining projects across the Kivalliq region. More detail are included in the Agnico Eagle Kivalliq Projects Socio-Economic Monitoring Report - Appendix 43.</t>
+    <t>Develop terms of reference for Socio-economic Monitoring Program</t>
   </si>
   <si>
     <t>In 2025, no changes were brought to the program. The Socio-Economic Monitoring Report is included in the 2025 Annual Report.</t>
+  </si>
+  <si>
+    <t>Information on community of origin of hired Nunavummiut</t>
   </si>
   <si>
     <t>Information is included in the 2025 Annual Report and the report Socio-Economic Monitoring Report</t>
   </si>
   <si>
     <t>Section 11.10.3
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
+    <t>Establish a nursing station and hire a registered on-site nurse</t>
+  </si>
+  <si>
+    <t>Occupational Health 
+and Safety Plan V.3, 
+December 2018</t>
+  </si>
+  <si>
+    <t>The nursing station was still operational in 2025.</t>
+  </si>
+  <si>
+    <t>Section 10.2.4.1</t>
+  </si>
+  <si>
+    <t>Monitoring of contaminant levels in country foods through a plan developed in consultation with HC</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+HC</t>
+  </si>
+  <si>
+    <t>Wildlife and Human Health Risk Assessment Country Foods Screening Level Risk Assessment Plan V.9, March 2024</t>
+  </si>
+  <si>
     <t>No monitoring required in 2025. The program is completed on a 3-year cycle. The last field program was completed in 2024 and the assessment report was provided in the 2024 Meadowbank Complex Annual Report to the NIRB.</t>
+  </si>
+  <si>
+    <t>Section 8.18</t>
+  </si>
+  <si>
+    <t>Demonstrate incorporation of Inuit societal values into mine operation policies</t>
   </si>
   <si>
     <t>Socio-Economic Monitoring Program V.4, March 2022
 Terrestrial Ecosystem Management Plan V.9, March 2025</t>
   </si>
   <si>
     <t>In 2025, Agnico Eagle maintained active and sustained engagement with to demonstrate ongoing progress toward incorporating Inuit societal values into mine operation policies. Refer to the annual report for a complete discussion.</t>
   </si>
   <si>
     <t>Section 11.9
 2025 Wildlife Monitoring Summary Report - Appendix 36 
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43
 2025 Public Consultations - Appendix 44</t>
   </si>
   <si>
+    <t>Conduct proper archaeological surveys with reporting provided to the GN</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC
+GN-CH</t>
+  </si>
+  <si>
+    <t>In 2025, no archeology surveys pertaining to operation were required and no new archaeological sites were discovered at the Meadowbank Complex.</t>
+  </si>
+  <si>
+    <t>Section 8.19</t>
+  </si>
+  <si>
+    <t>Report any archaeological site discovered during the course of construction, including a burial site, immediately and concurrently to the GN and KIA</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+KivIA
+CIRNAC
+GN-CH</t>
+  </si>
+  <si>
+    <t>Install an atmospheric monitoring station to focus on particulates of concern generated at the mine site</t>
+  </si>
+  <si>
     <t>Air Quality and Dustfall Monitoring Plan V.6, April 2022</t>
+  </si>
+  <si>
+    <t>The 2025 air quality and dustfall monitoring program was conducted according to the Air Quality and Dustfall Monitoring Plan.  There are no apparent trends towards increasing air quality concerns at the monitoring locations.</t>
   </si>
   <si>
     <t>Section 8.13
 2025 Air Quality and Dustfall 
 Monitoring Report - Appendix 38</t>
   </si>
   <si>
-    <t>The 2025 air quality and dustfall monitoring program was conducted according to the Air Quality and Dustfall Monitoring Plan.  There are no apparent trends towards increasing air quality concerns at the monitoring locations.</t>
+    <t>On-site incinerators to comply with standards. Stack testing annually</t>
+  </si>
+  <si>
+    <t>Incinerator Waste Management Plan V.10, June 2022</t>
+  </si>
+  <si>
+    <t>Operation of the incinerator ceased on November 27, 2022. No waste was incinerated at the Meadowbank Complex in 2025; therefore, no stack testing was required.</t>
+  </si>
+  <si>
+    <t>Section 6.2.1</t>
+  </si>
+  <si>
+    <t>Energy conservation, monitoring of greenhouse gas emissions, and consideration of new technologies to meet Canadian standards</t>
+  </si>
+  <si>
+    <t>Greenhouse Gas Reduction Plan V.3, April 2020</t>
   </si>
   <si>
     <t>Greenhouse gas emissions were monitored in 2025 and an update on different projects over the years held by Agnico Eagle to reduce the
 energy consumption and increase or evaluate the use of new technologies at the Meadowbank Complex is provided in the 2025 Annual Report.</t>
   </si>
   <si>
+    <t>Section 8.14</t>
+  </si>
+  <si>
+    <t>Employ environmentally protective techniques to suppress any surface road dust</t>
+  </si>
+  <si>
     <t>In 2025, a calcium chloride-based dry flake dust suppressant product was again applied along the AWAR and the Hamlet-based facilities. In addition to calcium chloride, water was applied along the AWAR and at Hamlet-based facilities. Dust mitigation measures for Meadowbank onsite locations included regular watering and application of calcium chloride dust suppressant during the summer season.</t>
+  </si>
+  <si>
+    <t>Provide a list of possible accidents and malfunctions with an assessment of risk and mitigation developed in consultation with Elders and affected communities</t>
   </si>
   <si>
     <t>Hazardous Materials Management Plan V.8, March 2024
 Emergency Response Plan V.21, February 2026
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026
 Spill Contingency Plan V.24, March 2026
 MBK OMS Manual for Dewatering Dike V.12, March 2025
 MBK OMS for Tailings Management V.13, February 2025
 WT OMS Manual for Water Management Infrastructure V.5, February 2025</t>
   </si>
   <si>
     <t>A list of possible accidents and malfunctions are included the Meadowbank Complex management plans.</t>
   </si>
   <si>
+    <t>Section 7.3</t>
+  </si>
+  <si>
+    <t>Early Warning Monitoring Program along the east boundary of the Project’s local study area (mine and road) including the location where Third Portage Lake flows into Tehek Lake with involvement from Baker Lake and Chesterfield Inlet</t>
+  </si>
+  <si>
     <t>Core Receiving Environment 
 Monitoring Program (CREMP) 
 2022 Plan Update V.4, April 2022</t>
   </si>
   <si>
+    <t>The 2025 CREMP monitoring was performed according to the approved Management Plan. See the complete report for a complete discussion.</t>
+  </si>
+  <si>
     <t>Section 8.1.1
 2025 CREMP Report - Appendix 26</t>
   </si>
   <si>
+    <t>Review Emergency Response Plan in coordination with Hamlets of Baker Lake and Chesterfield Inlet</t>
+  </si>
+  <si>
     <t>N/A - This Term and Condition is considered completed</t>
   </si>
   <si>
+    <t>File a complete Closure and Reclamation Plan developed to comply with CIRNAC’s policy of full cost of restoration</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+CIRNAC</t>
+  </si>
+  <si>
     <t>An updated security estimate was provided as part of the ICRP update (submitted December 2025 to NWB). Discussions are ongoing at the time of reporting.</t>
   </si>
   <si>
+    <t>Section 9.2.1.1</t>
+  </si>
+  <si>
+    <t>Final Closure and Reclamation Plan; additional expectations in addition to NWB requirements</t>
+  </si>
+  <si>
+    <t>Updates on progressive reclamation and security posted for KIA, INAC and/or NWB</t>
+  </si>
+  <si>
     <t>Refer to Section 9 for the progressive reclamation discussion. An updated security estimate was provided as part of the ICRP update (submitted December 2025 to NWB). Discussions are ongoing at the time of reporting.</t>
   </si>
   <si>
     <t>Section 9</t>
   </si>
   <si>
+    <t>24-hour security at the Baker Lake Facility</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+NRCan</t>
+  </si>
+  <si>
     <t>In 2025, the security department at the Meadowbank Complex maintains a fully staffed security gatehouse at Baker Lake on a 24/7 schedule.</t>
   </si>
   <si>
-    <t xml:space="preserve">Agnico Eagle continued to monitor the ingress/egress of ship cargo at Baker Lake and the results are the 2025 Annual Report.
-In 2025, Agnico Eagle did not observe any accidents or spills that occurred at Baker Lake during the Ingress/Egress of ship cargo. </t>
+    <t>Monitor the ingress/egress of ship cargo at Baker Lake and report any accidents or spills immediately</t>
   </si>
   <si>
     <t>Shipping Management Plan V.5, March 2025
 Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026
 Spill Contingency Plan V.24, March 2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Agnico Eagle continued to monitor the ingress/egress of ship cargo at Baker Lake and the results are the 2025 Annual Report.
+In 2025, Agnico Eagle did not observe any accidents or spills that occurred at Baker Lake during the Ingress/Egress of ship cargo. </t>
+  </si>
+  <si>
+    <t>Adherence to Natural Resources Canada’s regulations for explosives</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+NRCan</t>
+  </si>
+  <si>
+    <t>MBK Water Management Plan V.15, March 2026</t>
+  </si>
+  <si>
+    <t>Ammonia Management Plan was updated in 2026 and provided as Appendix E of the Water Management Plan. See this plan for more details regarding storage and handling of explosives.</t>
+  </si>
+  <si>
     <t>Section 8.6.1
 Water Management Plan V.15 -Appendix 13</t>
   </si>
   <si>
-    <t>Ammonia Management Plan was updated in 2026 and provided as Appendix E of the Water Management Plan. See this plan for more details regarding storage and handling of explosives.</t>
+    <t>Hamlet of Baker Lake the first right of refusal to purchase salvageable mine assets located within the Hamlet of Baker Lake boundaries</t>
+  </si>
+  <si>
+    <t>Blasting Monitoring Program.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN-DOE
+DFO
+ECCC</t>
+  </si>
+  <si>
+    <t>Blast Monitoring Program V.10, December 2024</t>
   </si>
   <si>
     <t>Agnico Eagle also developed a specific Blast Monitoring Program for blasting activities needed at Meadowbank site, for the construction of a water management infrastructure in the former Quarry 23. This specific plan was submitted to DFO in December 2024 and approval was received in January 2025.
 Eighteen (18) blasts were monitored at Meadowbank in 2025. There were zero (0) blasts exceeding the peak particle velocity (PPV) concentration DFO limit of 13 mm/s and zero (0) blasts exceeding the instantaneous pressure change (IPC) measurement DFO limit of 50 kPa.</t>
   </si>
   <si>
-    <t>Blast Monitoring Program V.10, December 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Section 8.6
 2025 Blast Monitoring Report - Appendix 31</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO confirms that the updated Blast Monitoring Program (V.10) was reviewed and approved by DFO on February 11th, 2025. An additional blasting memo specifically developed for Quarry 23 was reviewed and approved by DFO on January 7th, 2025.  </t>
+  </si>
+  <si>
+    <t>Duty to Comply to Project Certificate Terms and Conditions.</t>
+  </si>
+  <si>
     <t>Addressed in the 2025 Meadowbank Complex Annual Report</t>
   </si>
   <si>
+    <t>All sections</t>
+  </si>
+  <si>
+    <t>(New for in-pit tailings disposal modification) Prior to the deposition of tailings into the Portage or Goose Pits, file with the NWB a report containing updated hydrogeological modelling addressing information gaps.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+NWB</t>
+  </si>
+  <si>
     <t>Requested studies were submitted in advance of the Meadowbank In-Pit disposal and documents also provided as part of the 2018 Annual Report. No new study required in 2025.</t>
+  </si>
+  <si>
+    <t>Commitments from Final Hearing</t>
+  </si>
+  <si>
+    <t>Commitment no.</t>
+  </si>
+  <si>
+    <t>Commitment Summary</t>
+  </si>
+  <si>
+    <t>Responsible Party / Authorities</t>
+  </si>
+  <si>
+    <t>Reference</t>
+  </si>
+  <si>
+    <t>Commit to re-run model for a sensitivity analysis on total dissolved solids concentration in pit waters</t>
   </si>
   <si>
     <t xml:space="preserve">Project Certificate indicate the timing of this Commitment as 'Construction'
 No longer Active - Completed. </t>
   </si>
   <si>
+    <t>Commit to resample groundwater monitoring wells in summer 2006</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Underway'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Commit to considering capping Vault pile with fine grain material and/or establish corridors for wildlife</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations/Closure'
-Include in Project Certificate, Term and Condition 15</t>
+Include in Project Certificate, Term and Condition 79</t>
+  </si>
+  <si>
+    <t>Commit to identifying mitigation measures if groundwater contamination (tailings) has occurred during operation. Include what triggers would be used in this evaluation</t>
+  </si>
+  <si>
+    <t>Groundwater Management Plan V.11, March 2020</t>
   </si>
   <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 20</t>
   </si>
   <si>
+    <t>Commit to assessing permeability of fault upon drawdown of North arm of Second Portage Lake and commit to establishing trigger levels and mitigation strategies</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 20</t>
   </si>
   <si>
+    <t>Compile a technical memo that addresses “Accidents and Malfunctions” resulting from catastrophic events</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Draft Submitted'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Monitor the accuracy of predictions of the impact of road on wolverine and bears</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
+Include in Project Certificate, Term and Condition 54</t>
+  </si>
+  <si>
+    <t>Adaptive road management plan that considers the all wildlife mortality incidents</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
+Include in Project Certificate, Term and Condition 54</t>
+  </si>
+  <si>
+    <t>Include in the March 2007 Wildlife Monitoring Summary Report: an evaluation of RSA size, a summary of VEC natural variability, and an analysis of cow, bull, and calf distribution to identify potential caribou groups</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Issue a revised TEMP document providing more detailed information on the study used to assess effects on ungulate populations from increased human access due to the all‑weather road, the collaring study and cooperative agreement between DOE, CRL, and other proposed studies for Fall/Winter 2006, and the investigative tools used to conduct pre‑construction monitoring surveys</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Fall/Winter 2006'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Provide details on statistical approach and validation to support conclusions drawn from monitoring impacts on wildlife</t>
+  </si>
+  <si>
+    <t>Participate in socio-economic monitoring programs that will be developed in collaboratively by the RMMC</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Underway/Ongoing'
 Include in Project Certificate, Term and Condition 63</t>
   </si>
   <si>
+    <t>Develop a wellness monitoring plan for Baker Lake and other communities that might be impacted by the project. The geographic scope of wellness monitoring to be defined at that time</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
+Include in Project Certificate, Term and Condition 63</t>
+  </si>
+  <si>
+    <t>Section 11.10
+Agnico Eagle Kivalliq Projects
+Socio-Economic Monitoring Report - Appendix 43</t>
+  </si>
+  <si>
+    <t>Work with INAC and other interested parties to develop details of all-weather road management plan</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'During Lease Application (KIA/GN/INAC)'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Update of Access and Air Traffic Management Plan to incorporate adaptive management practices</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 33</t>
   </si>
   <si>
+    <t>Effectively communicate to community of Baker Lake the private nature of the road and inform residents of CRL road-use restrictions</t>
+  </si>
+  <si>
+    <t>Effectively communicate CRL road-use policy to community of Baker Lake</t>
+  </si>
+  <si>
+    <t>Observe, collect and maintain information on road-use to facilitate monitoring of the nonproject uses of the road</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 32</t>
   </si>
   <si>
+    <t>Consult with stakeholders and update its reclamation and closure plan with the final design for decommissioning once this information becomes available</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 78</t>
   </si>
   <si>
+    <t>Should CRL maintain or operation the road beyond the current proposal, INAC suggests a subsequent environmental assessment may be required</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Closure'
 Not Yet Applicable</t>
   </si>
   <si>
+    <t>Track the community of origin of hired Nunavimmiut to direct monitoring and follow-up activities</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 65</t>
   </si>
   <si>
+    <t>Consider adaptive monitoring and mitigation measures for communities other than Baker Lake should these be substantially affected by the Project</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 39 and 63</t>
   </si>
   <si>
+    <t>Section 11.9.1
+Section 11.10
+Agnico Eagle Kivalliq Projects
+Socio-Economic Monitoring Report - Appendix 43</t>
+  </si>
+  <si>
+    <t>Data collected during normal mine operation will be gathered and reported in a form that is compatible with socio-economic project monitoring</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 63</t>
   </si>
   <si>
+    <t>Submit complete Spill Contingency Plan to EC for review, once available. This plan will address the concerns of the residents of Chesterfield inlet</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Once Shipper Hired'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Follow DFO recommendations on the design of water course crossings to minimize impacts to fish and fish habitat (March 10, 2006 letter from DFO)</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Detailed Engineering'
+No longer Active - Completed</t>
+  </si>
+  <si>
+    <t>Engage local HTO in the development, implementation and reporting of creel surveys within water bodies affected by the project</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 51</t>
   </si>
   <si>
+    <t>Provide clarification on what vessels will marine mammal monitors be allowed to board</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Completed'
 No longer Active - Completed</t>
   </si>
   <si>
-    <t>Project Certificate indicate the timing of this Commitment as 'Detailed Engineering'
-No longer Active - Completed</t>
+    <t>Notify Navigable Waters Protection Program to assess the navigability of additional water crossings, if any, along the all-weather route</t>
+  </si>
+  <si>
+    <t>Engage in discussions with representatives of the Canadian Coast Guard to reassess where response and spill kits are presently located within Nunavut , and not put the onus on TC for placing community spill kits in the Hamlets of Chesterfield Inlet and Baker Lake</t>
+  </si>
+  <si>
+    <t>Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
+Include in Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19</t>
+  </si>
+  <si>
+    <t>Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19 - Appendix 25</t>
+  </si>
+  <si>
+    <t>Identification of the proper Transport Canada branches and other federal government departmental responsibilities will be specified where appropriate</t>
   </si>
   <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Included in Management Plans, where needed</t>
   </si>
   <si>
+    <t>Monitoring of caribou within the study area be completed on a monthly basis once all-weather road is completed</t>
+  </si>
+  <si>
+    <t>Notify the Department of Land and Resources of any changes in the proposed project</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Detailed Engineering/Construction'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Only a Transport Canada Certified Shipper will be hired to carry Cumberland’s supplies</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 37</t>
   </si>
   <si>
+    <t>The shipping company will have spill equipment on board with crew trained to deploy the equipment</t>
+  </si>
+  <si>
+    <t>The Coast Guard will be notified as soon as a spill has occurred and, if required, will provide further spill support</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
+Include in Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19</t>
+  </si>
+  <si>
+    <t>Once the shipping company is hired, the shipper and Cumberland will return to Chesterfield Inlet for a one-day workshop to more fully discuss the successful companies’ procedures, type of ships, spill equipment, etc.</t>
+  </si>
+  <si>
+    <t>Cumberland will place a local monitor from Chesterfield Inlet on ships carrying fuel for the Meadowbank project</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 36</t>
   </si>
   <si>
+    <t>Cumberland will request that the shipping company contracted to carry fuel for the project carry out practice drills deploying their spill equipment in various locations within the inlet</t>
+  </si>
+  <si>
+    <t>In addition to the initial TK information currently being gathered by Andrea Tautu of the HTO on cabins and hunting areas, Cumberland will conduct a one-day workshop to more fully gather TK relating to local activities in the inlet</t>
+  </si>
+  <si>
+    <t>Captains, along with the local monitor, will follow mitigation measures when marine mammals are near shipping activities during construction or operations: wildlife is given right‑of‑way, vessels maintain a straight course and steady speed, and ships will stop if mammals appear trapped or disturbed until they move safely away</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shipping Management Plan V.5, March 2025
+</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 41</t>
   </si>
   <si>
+    <t>Cumberland and the Shipper will carry shipping insurance</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 45</t>
   </si>
   <si>
+    <t>Cumberland will conduct annual community consultation visits in Chesterfield to report on the project and related shipping activities and to hear any concerns/comments from Chesterfield Inlet residents</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 39</t>
+  </si>
+  <si>
+    <t>Re-do WQ modeling with less conservative assumptions: no rock wetting factors, no permafrost, use 1-kg IV rather than 100-kg IV rates for poor-end; used 100-kg for best estimate; higher temperature of soil to air by 4.4oC; long-term WQ w global warming; minimal improvement to WQ from UM cover (not automatic transition)</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Detailed Engineering/Operations'
+Captured within the Water Quality Forecast annual. Use conservative modeling to ensure readiness given uncertainty regarding Climate Change</t>
+  </si>
+  <si>
+    <t>Additional Field and lab analysis of WR to segregated PAG and non-PAG rock</t>
+  </si>
+  <si>
+    <t>Waste Rock and Tailings Management Plan V.16, February 2026
+Operational ARD/ML Testing and Sampling Plan V.2, November 2013</t>
   </si>
   <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 15
 Include in ARD-ML Management Plan</t>
   </si>
   <si>
+    <t>Section 5.1.1
+Waste Rock and Tailings Management Plan V.16 - Appendix 17</t>
+  </si>
+  <si>
+    <t>Diffuser design and impact of effluent on receiving environments</t>
+  </si>
+  <si>
+    <t>Adaptive management of (placement of) mine waste material considering monitoring results obtained during operation</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 15</t>
   </si>
   <si>
+    <t>Confirmatory sampling of Road alignment rock and pre-approval of ARD criteria</t>
+  </si>
+  <si>
+    <t>Detailed plans for water treatment</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Operations'
 Include in Project Certificate, Term and Condition 9</t>
   </si>
   <si>
+    <t>Evaluation of viability of proposed in-situ and active treatment system and subsequent effects of effluent to receiving environment (near and far-field)</t>
+  </si>
+  <si>
+    <t>Water Management Plan V.15, March 2026
+Core Receiving Environment 
+Monitoring Program (CREMP) 
+2022 Plan Update V.4, April 2022</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
+Include in Project Certificate, Term and Condition 13
+Include in Annual Water Quality Forecast and CREMP reports</t>
+  </si>
+  <si>
+    <t>Water Management Plan V.15 -Appendix 13
+2025 CREMP Report - Appendix 26</t>
+  </si>
+  <si>
+    <t>Re-evaluate model using 2003 and 2004 groundwater data</t>
+  </si>
+  <si>
+    <t>Replace defective wells and conduct 3 to 4 semi-annual groundwater monitoring rounds</t>
+  </si>
+  <si>
+    <t>After 1 year of additional data collection (in 2007) re-evaluate water quality (model) to compare to actual performance once mine start up</t>
+  </si>
+  <si>
+    <t>1.1 Reconsider ARD screening criteria and include regulators in approval of ratios/guidelines as warranted</t>
+  </si>
+  <si>
+    <t>1.2 Long-term chemical stability (metal leaching) of UM rock</t>
+  </si>
+  <si>
+    <t>Waste Rock and Tailings Management Plan V.16, February 2026
+Water Management Plan V.15, March 2026</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
+Include in Project Certificate, Term and Condition 15
+Include in Annual Water Quality Forecast</t>
+  </si>
+  <si>
+    <t>Water Management Plan V.15 -Appendix 13
+Waste Rock and Tailings Management Plan V.16 - Appendix 17</t>
+  </si>
+  <si>
+    <t>1.4 revise water balance and water quality predictions. Measures to monitor and confirm predictions, trigger for mitigation</t>
+  </si>
+  <si>
+    <t>1.5 operational criteria for waste management and use of WR</t>
+  </si>
+  <si>
+    <t>1.6 provide/develop summary of treatment needs</t>
+  </si>
+  <si>
+    <t>1.7 effluent plume delineation (near-field) modeling and revised WQ predictions</t>
+  </si>
+  <si>
+    <t>1.9 Monitoring of all-weather road rock quality, ARD/ML potential</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
+Include in AWAR Transportation Management Plan</t>
+  </si>
+  <si>
+    <t>Section 5.1.1</t>
+  </si>
+  <si>
+    <t>1.10 Continued geochemical characterization (laboratory and filed tests) of UM, PAG and uncertain PAG rock and input into adaptive waste management plan</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Operations/Closure'
+Include in Project Certificate, Term and Condition 15</t>
+  </si>
+  <si>
+    <t>Lake bed sediment samples to be collected and analyzed for geotechnical properties</t>
+  </si>
+  <si>
+    <t>Review tailings and waste management alternatives including climate change, conduct gap analysis to determine deficiencies required for engineering and construction of dikes</t>
+  </si>
+  <si>
+    <t>Consolidate Tailings management alternatives assessment into one document</t>
+  </si>
+  <si>
+    <t>Perform a technical review of dewatering dikes</t>
+  </si>
+  <si>
+    <t>Carry out coupled seepage-thermal and solute transport modeling including Second Portage lake fault zone</t>
+  </si>
+  <si>
+    <t>Revise the No Net Loss plan to address specific requirements related to the scheduling the northwest arm of Second Portage Lake as a Tailings Impoundment Area</t>
+  </si>
+  <si>
+    <t>Investigate additional “A” and “B” list compensation options during summer 2006</t>
+  </si>
+  <si>
+    <t>Incorporate hydrology information at fish bearing stream crossings into detailed design of bridges and culverts along the all-weather road</t>
+  </si>
+  <si>
+    <t>Provide detailed engineering of water intake pipe to avoid fish habitat disturbance along the shoreline</t>
+  </si>
+  <si>
+    <t>Prepare and implement Incinerator Waste Management Plan</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
+Include in Incinerator Waste Management Plan. No incinerator on site since November 2022.</t>
+  </si>
+  <si>
+    <t>Develop Energy Conservation Plan</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 73</t>
   </si>
   <si>
+    <t>Incorporate the Government of Nunavut Dust Suppression Guidelines issued under the Environmental Protection Act to Cumberland Air Quality Management Plan</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations/Closure'
+Include in Project Certificate, Term and Condition 74</t>
+  </si>
+  <si>
+    <t>Conduct annual incinerator stack emission monitoring for mercury, dioxins and furans and report results to Environment Canada and Government of Nunavut</t>
+  </si>
+  <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
+Include in Project Certificate, Term and Condition 72</t>
+  </si>
+  <si>
+    <t>Provide annual report of the quantity and type of waste generated at the mine site distinguishing landfilled, recycled and incinerated streams</t>
+  </si>
+  <si>
+    <t>Landfill Design and Management Plan V.7, February 2025
+Incinerator Waste Management Plan V.10, June 2022</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Meadowbank Complex Annual Report Section 6</t>
   </si>
   <si>
+    <t>Reassess the selection of incinerators and justify the decision in regards to best available economically feasible technologies (BAEFT)</t>
+  </si>
+  <si>
+    <t>Provide a list of all personnel trained to operate the incinerator</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 No incinerator on site since November 2022.</t>
   </si>
   <si>
+    <t>Install and operate two particulate samplers at the project site and report annually monitoring results conforming to detailed reporting protocol</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 71</t>
   </si>
   <si>
+    <t>Perform sound level monitoring twice a year and document results</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 62</t>
   </si>
   <si>
+    <t>Justification for existing RSA</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Fall/Early Winter'
 No longer Active - Completed</t>
   </si>
   <si>
+    <t>Elaboration of threshold mortality levels of “1” for Grizzly Bear, Wolverine, Caribou and Muskox, and commitment to report any mortalities of the above species immediately and enact adaptive mitigation measures immediately</t>
+  </si>
+  <si>
+    <t>Details of hunter harvest study</t>
+  </si>
+  <si>
+    <t>Discussion of aircraft over-flight height limits (610 m for point to point; 1000m vertical and 1500m horizontal for concentrations) and proposed efforts to monitor impacts of air traffic at mine site on wildlife</t>
+  </si>
+  <si>
+    <t>Methodology of all monitoring programs including satellite-collaring</t>
+  </si>
+  <si>
+    <t>Description of statistical approach, power and capability</t>
+  </si>
+  <si>
+    <t>Details on revegetation monitoring post-closure including commitment to initiate revegetation trials as early as possible</t>
+  </si>
+  <si>
+    <t>Management approach to waste rock piles and quarry sites</t>
+  </si>
+  <si>
+    <t>Elaboration of environmentally sensitive times for blasting</t>
+  </si>
+  <si>
+    <t>Map of Key Migratory Bird Site and commitment to avoiding disturbance between mid-June and late-August</t>
+  </si>
+  <si>
+    <t>Commitment to collecting and analyzing waterfowl data from monitoring surveys, particularly from aerial surveys of RSA</t>
+  </si>
+  <si>
+    <t>Commitment to conducting breeding bird surveys annually during construction phase and at least the first three years of operation</t>
+  </si>
+  <si>
+    <t>Elaboration of mitigation measures to reduce denning, roosting, and nesting sites for avian predators and Arctic foxes</t>
+  </si>
+  <si>
+    <t>Information on management approach for Short-eared Owl</t>
+  </si>
+  <si>
+    <t>Program details of Inuit monitors on barges/ships</t>
+  </si>
+  <si>
+    <t>Methodology for interviewing elders and hunters annually – traditional knowledge workshop</t>
+  </si>
+  <si>
+    <t>Commitment to annual reports summarizing: a) information from traditional knowledge workshop; b) government population and harvest data; and c) on-board Inuit observation and encounter reports</t>
+  </si>
+  <si>
+    <t>Analyses of natural environmental changes</t>
+  </si>
+  <si>
+    <t>Discussion of caribou data distinguishing between sex and age</t>
+  </si>
+  <si>
+    <t>Analysis of waterfowl data collected on aerial and other surveys</t>
+  </si>
+  <si>
+    <t>Analysis of breeding bird plot and transect survey data</t>
+  </si>
+  <si>
+    <t>Cumberland, in the FEIS and in its early‑March letter to INAC, committed to working with other interested parties on collaborative socio‑economic monitoring, focusing on individual and community wellness. This monitoring will occur outside the IIBA and follows an approach similar to that used for the Jericho and Doris North projects. Cumberland has also committed to INAC that it will begin a process to establish the objectives, scope, terms of reference, and roles and responsibilities for this monitoring before any project certificate is issued, with the aim of reaching agreement within six months of the certificate’s issuance.</t>
+  </si>
+  <si>
+    <t>Cumberland agrees with INAC that labor force adjustments, the transition to full time wage employment and the relationship between economic growth and community wellness are issues that should be included in socio-economic monitoring</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Underway'
 Include in Project Certificate, Term and Condition 63</t>
   </si>
   <si>
-    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
-Include in Project Certificate, Term and Condition 63</t>
+    <t>Cumberland has agreed with INAC, as a commitment, to include pre employment orientation for potential hires by Cumberland in the Labor Force Development Plan that will be developed under the terms of the IIBA. This commitment is in recognition that it is in the interests of both potential hires and Cumberland to ensure to the extent practicable that potential hires are well informed of the implications (nature of the work, workforce management, personal and family challenges etc.) of accepting employment with Cumberland</t>
+  </si>
+  <si>
+    <t>Cumberland, in the FEIS and the letter to INAC in early March, had undertaken to participate with other interested parties in collaborative socio-economic monitoring, specifically focusing on issues related to individual and community wellness. This monitoring would be outside the IIBA, and is similar in concept to that agreed for the Jericho and Doris North projects.
+Cumberland has agreed with GN, as a commitment, that Cumberland will initiate a process to agree on objectives, scope, terms of reference and roles and responsibilities for this monitoring before the issuance of any project certificate, with a goal of achieving agreement within six
+months</t>
+  </si>
+  <si>
+    <t>Cumberland agrees with GN that labor force adjustments, any pressures on physical and social infrastructure (including by emergency response planning), socio-economic impacts of public use of the access road, and community physical and mental health are issues that
+should be included in socio-economic monitoring</t>
+  </si>
+  <si>
+    <t>Cumberland also agrees with GN that consultation and traditional knowledge will be integral to socio-economic monitoring methodologies</t>
   </si>
   <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Underway'
 Include in Project Certificate Term and Condition 40, 58, 59 and 68</t>
   </si>
   <si>
+    <t>Section 11.9
+Section 8.17.11
+2025 Wildlife Monitoring Summary Report - Appendix 36 
+Agnico Eagle Kivalliq Projects
+Socio-Economic Monitoring Report - Appendix 43
+2025 Public Consultations - Appendix 44</t>
+  </si>
+  <si>
+    <t>Cumberland also agrees that socio-economic monitoring results will be used to make recommendations to participating parties on measures to address identified community wellness challenges. This would include recommendations for action by Cumberland where monitoring results indicate negative relationships between community wellness indicators and the project and/or opportunities for enhancing project benefits</t>
+  </si>
+  <si>
+    <t>Cumberland commits to work with the GN Department of Education in Baker Lake throughout the life of the project on training and education opportunities, including those under the Apprenticeship, Trade and Occupations Certification Act. This collaboration will support Cumberland’s workforce training programs, information exchange on workforce preparation needs, and Cumberland’s IIBA commitments to provide supervisory and management training as well as youth‑focused initiatives</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 63 and Meadowbank IIBA</t>
   </si>
   <si>
+    <t>Information made available by or to Cumberland under the terms of the IIBA in the areas of support to businesses in accessing project opportunities will be forwarded to the GN</t>
+  </si>
+  <si>
+    <t>Cumberland commits to discussions with the GN Petroleum Products Division at least annually for the purpose of planning project jet fuel requirements</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Agnico Eagle ensure their chosen airlines communicates with regional airports of their annual forecast on a regular basis</t>
-  </si>
-[...2 lines deleted...]
-Include in Whale Tail Project Certificate No.008,  Term and Condition 58 and 60</t>
   </si>
   <si>
     <t>Cumberland commits to engage throughout the life of the project with the GN Department of Health and Social Services on o Cumberland’s activities covered by all relevant health legislation, including health
 legislation relevant to operating mines with more than 50 employees
 o Cumberland’s commitment under the IIBA to develop the annual Baker Lake Wellness Report and Implementation Plan</t>
   </si>
   <si>
+    <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations/Closure'
+Include in Whale Tail Project Certificate No.008,  Term and Condition 58 and 60</t>
+  </si>
+  <si>
+    <t>Section 11.11.1.5</t>
+  </si>
+  <si>
+    <t>Cumberland’s commitment under the IIBA to provide employment support including counseling workshops and programs</t>
+  </si>
+  <si>
+    <t>Cumberland undertakes to develop an operational plan for the road which ensures maintenance of its status as a private road. Cumberland will develop this plan in collaboration with INAC, KIA, NTI, GN, and the Baker Lake HTO and Hamlet council</t>
+  </si>
+  <si>
     <t>Project Certificate indicate the timing of this Commitment as 'Construction/Operations'
 Include in Project Certificate, Term and Condition 32</t>
+  </si>
+  <si>
+    <t>Commitment to reassess archeology sites</t>
+  </si>
+  <si>
+    <t>NIRB File No: 16MN056</t>
+  </si>
+  <si>
+    <t>Project name:  Whale Tail Pit Project</t>
+  </si>
+  <si>
+    <t>Project Certificate No. 008, Amendment 01</t>
+  </si>
+  <si>
+    <t>Air Quality Monitoring and Management Plan including specific air quality monitoring thresholds that will trigger adaptive management responses and actions. Active and passive monitoring shall be used. 
+Revision: Undertake continuous NO2 monitoring downwind of mining activities and comparison to CAAQS.</t>
+  </si>
+  <si>
+    <t>The 2025 air quality and dustfall monitoring program was conducted according to the Air Quality and Dustfall Monitoring Plan.  There are no apparent trends towards increasing or unpredicted air quality trends of concerns.</t>
   </si>
   <si>
     <t>Section 8.13.2
 2025 Air Quality and Dustfall 
 Monitoring Report - Appendix 38</t>
   </si>
   <si>
-    <t>The 2025 air quality and dustfall monitoring program was conducted according to the Air Quality and Dustfall Monitoring Plan.  There are no apparent trends towards increasing or unpredicted air quality trends of concerns.</t>
+    <t>Mitigate dust impacts on project roads. Includes dust suppression on all project roads</t>
+  </si>
+  <si>
+    <t>In 2025, dust suppressant in the form of calcium chloride (dry flake product) was again applied to the entire length of the WTHR, with additional applications in certain areas until September 27. In addition to calcium chloride, water was also applied along the WTHR. Dust mitigation measures for Whale Tail onsite locations included regular watering and application of calcium chloride dust suppressant during the summer season.</t>
+  </si>
+  <si>
+    <t>Greenhouse Gas (GHG) Reduction Plan</t>
+  </si>
+  <si>
+    <t>Site design for noise reduction</t>
+  </si>
+  <si>
+    <t>Noise monitoring to minimize sensory disturbance to wildlife</t>
+  </si>
+  <si>
+    <t>Results for all 2025 noise surveys met the site’s daytime design target (55 dBA), night-time design target (45 dBA), permissible sound levels (PSL), and FEIS predictions. Historical comparisons indicate no clear trends towards increasing sound levels, and FEIS impact predictions have not been exceeded to date.</t>
   </si>
   <si>
     <t xml:space="preserve">Section 8.12.2
 2025 Noise Monitoring Report - Appendix 37
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
-    <t>Results for all 2025 noise surveys met the site’s daytime design target (55 dBA), night-time design target (45 dBA), permissible sound levels (PSL), and FEIS predictions. Historical comparisons indicate no clear trends towards increasing sound levels, and FEIS impact predictions have not been exceeded to date.</t>
+    <t>Hydrodynamic modelling to evaluate mixing of WRSF seepage into Mammoth Lake post-closure. Adaptive management strategies</t>
+  </si>
+  <si>
+    <t>This condition was fulfilled with the submission of the Hydrodynamic Modelling of Kangislulik Lake report found in Appendix 16 of the 2018 Annual Report. Agnico Eagle will review the hydrodynamic model during operation, if needed, and during closure.</t>
+  </si>
+  <si>
+    <t>Section 4.5</t>
+  </si>
+  <si>
+    <t>Mine Waste Rock and Tailings Management Plan</t>
+  </si>
+  <si>
+    <t>Waste Rock Management Plan V.15, March 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Waste Rock Management Plan was last updated in March 2026 (Appendix 18) to align with the current operation. </t>
   </si>
   <si>
     <t>Section 5.2.2.2
 Waste Rock Management Plan V.15 - Appendix 18</t>
   </si>
   <si>
-    <t xml:space="preserve">The Waste Rock Management Plan was last updated in March 2026 (Appendix 18) to align with the current operation. </t>
+    <t>Acid Rock Drainage and Metal Leaching Management Plan</t>
   </si>
   <si>
     <t>Operational ARD‐ML Sampling and Testing Plan – Whale Tail Mine V.8, December 2025
 Thermal Monitoring Plan V.5, February 2025</t>
+  </si>
+  <si>
+    <t>The latest version of the Operational ARD‐ML Sampling and Testing Plan, which includes updated sampling frequencies for Whale Tail and IVR Pits, was provided to and approved by the NWB on February 26, 2026 (Appendix 24).
+2025 Thermal Monitoring results are provided in Appendix 20</t>
   </si>
   <si>
     <t>Section 5.1.2
 Section 5.4.2
 Operational ARD-ML Sampling and Testing Plan
 V.8 - Appendix 24
 Thermal Monitoring Report - Appendix 20</t>
   </si>
   <si>
+    <t>Site-specific geotechnical investigations</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Agnico Eagle have submitted to NIRB on June 4, 2018, the memorandum Site Specific Geotechnical Studies (Appendix 18 of the 2018 Annual Report) </t>
   </si>
   <si>
     <t>Section 5.2.2.3</t>
   </si>
   <si>
+    <t>Site-specific permafrost monitoring, mapping and thermal analysis in consultation with INAC and NRCan</t>
+  </si>
+  <si>
     <t>Thermal Monitoring Plan V.5, February 2025</t>
+  </si>
+  <si>
+    <t>Monitoring in 2025 has been performed in accordance with the Thermal Monitoring Plan. Refer to the Thermal Monitoring Report for complete discussion.</t>
   </si>
   <si>
     <t>Section 5.4.2
 Thermal Monitoring Report - Appendix 20</t>
   </si>
   <si>
+    <t>Erosion Management Plan</t>
+  </si>
+  <si>
     <t>Erosion Management Plan V.2_NIRB, December 2018</t>
   </si>
   <si>
     <t>No erosion/turbidity concerns observed in 2025.</t>
   </si>
   <si>
-    <t>Additional assessment is being completed at Meadowbank site for the monitoring of natural revegetation and to identify ways to promote natural revegetation during the closure activities. The details will be included in the Final Closure and Reclamation Plan for the Meadowbank Complex.</t>
-[...2 lines deleted...]
-    <t>Monitoring in 2025 has been performed in accordance with the Thermal Monitoring Plan. Refer to the Thermal Monitoring Report for complete discussion.</t>
+    <t>Section 8.5.2.2.19</t>
+  </si>
+  <si>
+    <t>https://www.dfo-mpo.gc.ca/pnw-ppe/standards-normes/erosion-sediment-eng.html</t>
+  </si>
+  <si>
+    <t>DFO recommends that the Proponent review the new DFO interim standard: Planning for land-based erosion and sediment control and consider incorporating the recommendations within the standard into an updated Erosion Management Plan and/or Freshet Action Plan. Please find the link to the interim standard in cell G 224.</t>
+  </si>
+  <si>
+    <t>The Closure and Reclamation Plan to include a program to progressively reclaim disturbed areas in a manner that demonstrates the Proponent has considered aesthetic values of local communities</t>
+  </si>
+  <si>
+    <t>Interim Closure and Reclamation Plan V.1, December 2025</t>
+  </si>
+  <si>
+    <t>Progressive reclamation activities in 2025 are provided in the Annual Report. An updated Interim Closure and Reclamation Plan for the Meadowbank Complex was presented in 2025 and also provided updated progressive reclamation activities.</t>
+  </si>
+  <si>
+    <t>Section 9.1.2.1</t>
+  </si>
+  <si>
+    <t>Explore the feasibility of topsoil/organic matter salvage as part of project development and provide updates to the Closure and Reclamation Plan</t>
+  </si>
+  <si>
+    <t>During the project development, the overburden sporadic quantities were disposed in the WRSFs along with other material from stripping. The overburden material was not segregated due to the layer of overburden being too thin and the overall site conditions.</t>
+  </si>
+  <si>
+    <t>Section 9.3</t>
+  </si>
+  <si>
+    <t>Develop and implement a Thermal Monitoring Plan</t>
+  </si>
+  <si>
+    <t>Groundwater Monitoring Plan</t>
   </si>
   <si>
     <t>Groundwater Monitoring Plan V.3_NWB, May 2019</t>
+  </si>
+  <si>
+    <t>The groundwater monitoring was conducted according to the Groundwater Monitoring Plan. The 2025 results do not deviate significantly from FEIS assumptions. The assumptions for the conceptual model for the mine site are considered unchanged.</t>
   </si>
   <si>
     <t>Section 8.7.2
  2025 Groundwater Management Monitoring Report  - Appendix 33</t>
   </si>
   <si>
-    <t>The groundwater monitoring was conducted according to the Groundwater Monitoring Plan. The 2025 results do not deviate significantly from FEIS assumptions. The assumptions for the conceptual model for the mine site are considered unchanged.</t>
+    <t>Groundwater Monitoring Plan to include hydrogeological characterization to assess potential arsenic diffusion from wall of Whale Tail Pit</t>
+  </si>
+  <si>
+    <t>Monitor surface water quality</t>
   </si>
   <si>
     <t>Core Receiving Environment 
 Monitoring Program (CREMP) 
 2022 Plan Update V.4, April 2022
 Water Quality and Flow Monitoring Plan V.6_NWB, May 2019</t>
   </si>
   <si>
+    <t>2025 monitoring was performed in accordance with the management plans. Results are provided in the 2025 Annual Report.</t>
+  </si>
+  <si>
     <t>Section 8
 Section 8.1.2
 2025 CREMP Report - Appendix 26
 Water Quality Monitoring Results -Appendix 39</t>
   </si>
   <si>
+    <t>Maintain a Site Water Monitoring and Management Plan to minimize and manage contact water</t>
+  </si>
+  <si>
+    <t>Water management in 2025 was performed in accordance with the management plan. More details can be found in the 2025 Annual Report.</t>
+  </si>
+  <si>
     <t>Section 4.4
 Section 8
 Water Management Plan V.15 - Appendix 14</t>
   </si>
   <si>
-    <t>Water management in 2025 was performed in accordance with the management plan. More details can be found in the 2025 Annual Report.</t>
-[...2 lines deleted...]
-    <t>2025 monitoring was performed in accordance with the management plans. Results are provided in the 2025 Annual Report.</t>
+    <t>Core Receiving Environment Monitoring Program (CREMP)</t>
   </si>
   <si>
     <t>2025 monitoring was performed in accordance with the management plan. Results are provided in the 2025 Annual Report.</t>
   </si>
   <si>
     <t>Section 8.1.2
 2025 CREMP Report - Appendix 26</t>
   </si>
   <si>
+    <t>Setback distance between project quarries and borrow pits from fish-bearing or permanent waterbodies</t>
+  </si>
+  <si>
+    <t>The setback distance chosen was 31 metres from any waterbody high water mark. All eskers/quarries along the Whale Tail Haul Road were designed and excavated respecting this 31 metres setback distance.</t>
+  </si>
+  <si>
+    <t>Section 3.4.2.1</t>
+  </si>
+  <si>
+    <t>Design of project infrastructures in watercourses that do not prevent or limit the movement of water or fish species in fish bearing streams and rivers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No new watercourse infrastructure was approved by DFO in 2025. Additionally, DFO worked with the Proponent to remove gravel from watercourses that had the potential to limit fish movement in fish bearing streams and rivers. The work associated was approved by DFO on July 23rd, 2025 (DFO File # 25-HCAA-00797). Finally, following a DFO site visit in June 2025, the watercourse infrastructure associated with the Whale Tail Project (i.e., culverts and bridges along the WTHR) were generally in compliance with DFO standards. </t>
+  </si>
+  <si>
+    <t>Blast Monitoring Program</t>
+  </si>
+  <si>
     <t>In 2025, a total of 132 blasts were monitored at the Whale Tail Pit, 95 at IVR Pit and 18 for the Underground mine. None of them exceeded
 the PPV DFO limit of 13 mm/s and IPC measurement DFO limit of 50 kPa.</t>
   </si>
   <si>
-    <t>Section 8.10
-[...1 lines deleted...]
-2025 Fish Habitat Offsets Monitoring Report - Appendix 34</t>
+    <t xml:space="preserve">DFO confirms that the updated Blast Monitoring Program (V.10) was reviewed and approved by DFO on February 11th, 2025. Additionally, DFO did not receive notification of any exceedances of thresholds for the Whale Tail Pit in 2025. </t>
+  </si>
+  <si>
+    <t>Mammoth Lake monitoring of trophic status and/or change</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+DFO
+ECCC</t>
   </si>
   <si>
     <t>Water Quality and Flow Monitoring Plan V.6_NWB, May 2019
 Core Receiving Environment 
 Monitoring Program (CREMP) 
 2022 Plan Update V.4, April 2022
 Fish Habitat Offsetting Monitoring Plan V.2, July 2021</t>
   </si>
   <si>
     <t>2025 monitoring was performed in accordance with the management plans. Discussion is provided in the 2025 Annual Report.</t>
   </si>
   <si>
+    <t>Section 8.10
+2025 CREMP Report - Appendix 26
+2025 Fish Habitat Offsets Monitoring Report - Appendix 34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFO is satisfied with the Proponent's monitoring and reporting of trophic status in Kangislulik Lake (previously Mammoth Lake). </t>
+  </si>
+  <si>
+    <t>Fish habitat offsetting viability of Whale Tail Lake and Pit at closure</t>
+  </si>
+  <si>
     <t>Fish Habitat Offsetting Monitoring Plan V.2, July 2021</t>
   </si>
   <si>
     <t>Section 8.8.2.1
 2025 Fish Habitat Offsets Monitoring Report - Appendix 34</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO is satisfied with the progress and reporting of the Proponent's offsetting. DFO is engaged in discussions with the Proponent regarding changes to Study 5 of the complementary measures due to feasibility issues with the currently proposed End-Pit Lake study. </t>
+  </si>
+  <si>
+    <t>Prevention of invasive species</t>
+  </si>
+  <si>
+    <t>Non-native plant surveys at the Meadowbank Complex were conducted by a WSP vegetation ecologist between July 17 and July 23, 2025. No non-native plants, as identified by the Canadian Endangered Species Conservation Council, were recorded at the Meadowbank Complex in 2025.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Section 8.17.17
 2025 Wildlife Monitoring Summary Report - Appendix 36 </t>
   </si>
   <si>
-    <t>Non-native plant surveys at the Meadowbank Complex were conducted by a WSP vegetation ecologist between July 17 and July 23, 2025. No non-native plants, as identified by the Canadian Endangered Species Conservation Council, were recorded at the Meadowbank Complex in 2025.</t>
-[...2 lines deleted...]
-    <t>During the project development, the overburden sporadic quantities were disposed in the WRSFs along with other material from stripping. The overburden material was not segregated due to the layer of overburden being too thin and the overall site conditions.</t>
+    <t>Revegetation strategies to promote progressive reclamation in Closure and Reclamation Plan</t>
+  </si>
+  <si>
+    <t>Additional assessment is being completed at Meadowbank site for the monitoring of natural revegetation and to identify ways to promote natural revegetation during the closure activities. The details will be included in the Final Closure and Reclamation Plan for the Meadowbank Complex.</t>
+  </si>
+  <si>
+    <t>Participate in a Terrestrial Advisory Group (TAG). Inuit Qaujimajatuqangit shared by knowledge holders and other monitoring data as available should be considered for incorporation as appropriate</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN
+KivIA
+BLHTO</t>
   </si>
   <si>
     <t>Four TAG meetings were held in 2025 with series of meetings between April-June 2025 and September-December 2025.</t>
+  </si>
+  <si>
+    <t>Section 8.17.12</t>
+  </si>
+  <si>
+    <t>Maintain a Terrestrial Ecosystem Management Plan (TEMP)</t>
+  </si>
+  <si>
+    <t>Collaborate with GN to collect collar data and quantify effects of project components on caribou movement</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN</t>
+  </si>
+  <si>
+    <t>Caribou group size thresholds (GST) to trigger mitigation</t>
   </si>
   <si>
     <t>Section 8.17.12
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
+    <t>Monitor traffic levels along WTHR via Road Access Management Plan</t>
+  </si>
+  <si>
     <t>Terrestrial Ecosystem Management Plan V.9, March 2025
 Whale Tail Haul Road Management Plan V.4, March 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Traffic level for 2025 are within the FEIS prediction. </t>
   </si>
   <si>
+    <t>Section 11.7.1.2</t>
+  </si>
+  <si>
+    <t>Ensure project infrastructure does not interfere with wildlife crossing/passage</t>
+  </si>
+  <si>
     <t>Following consultation of the Baker Lake HTO, Agnico Eagle re-sloped, in previous years, the Whale Tail Haul Road at KM 127 to facilitate the wildlife passage in this area. Within the TAG meetings, permeability and road design discussions are ongoing and will meet the satisfaction of all parties, including the Baker Lake HTO. Different projects are also ongoing and are being discussed at the TAG meetings, such as the implementation of Lead caribou protection measures. Further details can be found in TEMP V9.</t>
+  </si>
+  <si>
+    <t>Section 8.17.13</t>
+  </si>
+  <si>
+    <t>Report all wildlife incidents / mortalities to the appropriate authorities in a timely fashion and annually to the NIRB</t>
+  </si>
+  <si>
+    <t>2025 wildlife mortalities were reported on time to the GN Conservation Officer and KivIIA. Mortalities reports are include in the 2025 Wildlife Monitoring Summary Report.</t>
   </si>
   <si>
     <t>Section 8.17.14
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
+    <t>Maintain and report annually on the implementation of a Migratory Birds Protection Plan that includes mitigation for Whale Tail South area flooding</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+ECCC</t>
+  </si>
+  <si>
+    <t>Migratory Bird Protection Plan V.3, April 2020</t>
+  </si>
+  <si>
     <t>A summary of the program methods and results is provided in the 2025 Wildlife Monitoring Summary Report (Appendix 36).  The study objectives have been met and reporting under the Migratory Bird Protection Plan is considered complete at this time.</t>
   </si>
   <si>
     <t>Section 8.17.15
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
+    <t>35.   Maintain Species at Risk monitoring and mitigation strategies.</t>
+  </si>
+  <si>
+    <t>Lesser Yellowlegs was added to the list of species of concern for the Project as it was observed during the PRISM/BBS survey in 2025</t>
+  </si>
+  <si>
     <t>Section 8.17.16
 2025 Wildlife Monitoring Summary Report - Appendix 36</t>
   </si>
   <si>
-    <t>Lesser Yellowlegs was added to the list of species of concern for the Project as it was observed during the PRISM/BBS survey in 2025</t>
+    <t>Consult with the GN-DoE prior to removal/deterrence of raptors</t>
   </si>
   <si>
     <t>There was no removal of raptor nests at both the Meadowbank and Whale Tail sites in 2025. Deterrents were applied at one (1) quarry in 2025 to discourage raptor nesting.</t>
   </si>
   <si>
+    <t>Maintain a Shipping Management Plan</t>
+  </si>
+  <si>
     <t>In 2025, Agnico Eagle followed the approved Shipping Management Plan</t>
   </si>
   <si>
-    <t>Section 11.8.1
-[...1 lines deleted...]
-Seabird Report - Appendix 30</t>
+    <t>Section 11.8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFO would like to reiterate two comments previously submitted to the NIRB for consideration.  
+1) Aquatic Invasive Species:  
+The introduction of Aquatic Invasive Species (AIS) to shipping ports of the arctic remains a serious concern for DFO. Although AEM contracts independent companies for shipping, which are themselves responsible for meeting regulations and compliance, as it stands there is no monitoring program or response plan for aquatic invasive species associated with the shipping related to the AEM mining activities. There is a risk of introducing aquatic invasive species through hull contamination and ballast water exchange from ships coming from other regions. The Shipping Management Plan requires the shipping companies contracted to supply the Meadowbank/Whale Tail and Meliadine Mines through the annual sea-lift operations to comply with the Ballast Water Regulations, which reduces the risk of invasive species being introduced as a result of shipping activities, but does not eliminate this risk. Monitoring for the presence of aquatic invasive species at ports would be required for AIS detection, and the development of an AIS Monitoring and Management Plan would be a necessary first step towards developing an appropriate AIS mitigation strategy. 
+DFO-FFHPP is especially concerned about the potential establishment of AIS in Baker Lake due to freshwater to freshwater shipping. DFO-FFHPP would be happy to discuss this concern with the Proponent in detail and come to a resolution either through the NIRB or independently.   
+2) Underwater Noise:  
+Underwater noise from shipping vessels has the potential to elicit disturbance effects on marine mammals by reducing their ability to travel, communicate, and find food. This issue remains a concern for DFO. During the 2025 shipping season, 17 vessel trips served the Meadowbank Complex. It remains unknown what noise levels and characteristics are produced by those shipping vessels and the potential impact on marine mammals. The FEIS predicted the residual environmental effect of a change in marine mammal behaviour as a result of Project vessel noise was considered to be low in magnitude, however the likelihood of behavioural disturbance from Project-related vessel noise was considered likely. There is currently no monitoring of noise levels to help understand and mitigate these effects. </t>
+  </si>
+  <si>
+    <t>Plan ship routing to avoid sensitive wildlife habitat and species</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Results and discussion related to adherence to mitigation measures related to setback distance from sensitive habitats and to the vessel travel routes are provided in the 2025 Marine Mammal and Seabird Annual Report presented in Appendix 30. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFO has two comments to provide on the subject of marine mammal monitoring.  
+1) DFO would like to reiterate comments submitted by DFO in previous years regarding ship avoidance of sensitive marine mammal habitats. Currently, both project certificates (Meadowbank and Whale Tail) require vessels supplying the mines to avoid sensitive marine mammal habitats, as well as vessels are required to use the travel corridor south of Coats Island when it is safe to do so. DFO would like to note that despite repeated comments submitted by DFO on the subject, it has been observed that vessels transiting north of Coats Island has increased in 2025 from 2024 records; with three vessels reported transiting north of Coats Island in 2024 and six in 2025. Additionally, DFO requested in last year’s comments that if a vessel cannot comply with the required use of the southern route in the T&amp;Cs and a transit north is deemed necessary due to safety, that a marine mammal observer (MMO) shall conduct a monitoring survey while transiting north of Coats Island or whe crossing setback distances. While the Proponent has previously acknowledged this request, it is unclear if DFO’s recommendation was implemented on the vessels during the 2025 shipping season. DFO is requesting the Proponent to confirm that this request was discussed with the shippers and the MMOs on board the vessels. If this has not been made clear to shippers and MMOs on board the vessel, DFO requests that continuous MMSO monitoring occurs and is reported for all transits north of Coats Island using the MMSO datasheets (details in DFO comment 38 (2)). 
+2) The 2025 Marine Mammal and Seabird Report (Appendix 30) states Marine Mammal and Seabird Observer (MMSO) “datasheets were obtained from 21 of the 24 trips in 2025”. DFO requests the Proponent to provide information as to why three vessels servicing the mines (Meliadine and Meadowbank Complex) did not provide MMSO datasheet for the 2025 season. It is stated within the Shipping Management Plan that monitors will conduct a minimum of one survey per day. As such, every vessel should have reported at least one MMSO datasheet per day. It is expected that a MMSO datasheet is completed, even if no animals were observed during the survey. DFO requests the Proponent to confirm that a MMSO survey was conducted once per day on every vessel servicing the mines and provide context to the gaps in records during the 2025 season. </t>
+  </si>
+  <si>
+    <t>Ships will maintain a setback distance of at least 500 m from colonies and aggregations of seabirds and marine mammals within Hudson Straight, Hudson Bay and Chesterfield Inlet</t>
+  </si>
+  <si>
+    <t>Maintain a ship-based marine mammal monitoring program</t>
   </si>
   <si>
     <t xml:space="preserve">The marine mammal monitoring program was performed in 2025 and all results are provided the 2025 Marine Mammal and Seabird Report </t>
   </si>
   <si>
     <t>Section 11.8.2
 2025 Marine Mammal and 
 Seabird Report - Appendix 30</t>
   </si>
   <si>
+    <t>https://doi.org/10.60825/bnyz-8s03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFO-FFHPP recommends the Proponent review Canadian Technical Report of Fisheries and Aquatic Sciences 3772: Recommended standards for marine mammal observers (MMOs) and passive acoustic monitoring (PAM) operators engaged during offshore geophysical surveys in Canada: qualification, training, data collection, and reporting (Smith, 2026). While the standards are specifically designed for offshore geophysical surveys, as stated within the abstract, the elements within the recommended standards can be applied to other marine mammal monitoring events. DFO-FFHPP recommends the Proponent include the requirements set out in these standards in an updated Shipping Management Plan and Marine Mammal SOP. Specifically, DFO-FFHPP recommends the Proponent provide the training and certifications recommended within the standard for all MMSOs employed on the vessels, and include the data and reporting requirements outlined in section 4 and 5 of the standards into their MMSO SOP.  Please find the link to the standard in cell G253. </t>
+  </si>
+  <si>
+    <t>Notify communities of scheduled ship transits</t>
+  </si>
+  <si>
     <t>Agnico Eagle conducted in-person community notification and consultation sessions in Chesterfield Inlet on February 11, 2025, to inform community members and key stakeholders of scheduled ship transits throughout the regional study area, including Hudson Bay and Chesterfield Inlet.</t>
+  </si>
+  <si>
+    <t>Section 11.8.3</t>
+  </si>
+  <si>
+    <t>Share information about project-related shipping and provide opportunities for local users to give feedback on monitoring and mitigation plans</t>
+  </si>
+  <si>
+    <t>Agnico Eagle engaged local users of the marine area along the shipping route throughout 2025 to provide feedback and input on monitoring programs and potential project induced impacts on marine mammal distributions.</t>
   </si>
   <si>
     <t>Section 11.9.1
 2025 Public Consultations - Appendix 44</t>
   </si>
   <si>
+    <t>Contract only certified vessels to carry cargo and ensure shippers are aware of the requirements of the Shipping Management Plan, the Risk Management and Emergency Response Plan, and the Oil Pollution Emergency Plan</t>
+  </si>
+  <si>
+    <t>Shipping Management Plan V.5, March 2025
+Oil Pollution Emergency Plan and Oil Pollution Prevention Plan V.19, March 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">Only certified vessels were hired to carry the cargo at Meadowbank Complex. Annual meetings were held with the dry cargo and fuel carriers to review the shipping and emergency plans. </t>
   </si>
   <si>
-    <t>Only certified vessels were hired to carry the cargo at Meadowbank Complex. Annual meetings were held with the dry cargo and fuel carriers to review the shipping and emergency plans. 
-[...1 lines deleted...]
-The Shipping Management Plan and OPEP/OPPP are implemented.</t>
+    <t>Participate in the Kivalliq Socio-Economic Monitoring Committee</t>
+  </si>
+  <si>
+    <t>Establish a project-specific socio-economic monitoring committee</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+KivIA
+GN
+CIRNAC
+Communities</t>
+  </si>
+  <si>
+    <t>Develop a project-specific Whale Tail Pit Socio-Economic Monitoring Program including success of existing and newly implemented gender-specific initiatives to determine success or challenges</t>
   </si>
   <si>
     <t>Section 11.10.2
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
+    <t>Assess and mitigate risks of temporary mine closure</t>
+  </si>
+  <si>
+    <t>Agnico Eagle submitted the analysis of risk of temporary mine closure on September 11, 2018. There have not been any updates since the last submission. The Analysis of the Risk of Temporary Mine Closure is included in the Appendix 50 of the 2018 Annual Report.</t>
+  </si>
+  <si>
+    <t>Section 9.4</t>
+  </si>
+  <si>
+    <t>Staff schedule forecasts that include job titles and national occupational classification codes quantity of positions available, and transferable skills. Also include registry of all trades occupations, journeypersons and apprentices</t>
+  </si>
+  <si>
     <t>Construction Phase staff schedules have been sent to NIRB on May 2, 2018 and Operations Phase staff schedules have been sent to NIRB on April 25, 2019 with an updated Version on June 25, 2019 (Appendix 54 of the 2019 Annual Report).</t>
   </si>
   <si>
     <t xml:space="preserve">
 Section 11.11.1.1</t>
   </si>
   <si>
+    <t xml:space="preserve">Collaborate with the GN on career development initiatives including training. </t>
+  </si>
+  <si>
+    <t>Meetings were held in April and June 2025. See the 2025 Annual Report for more details</t>
+  </si>
+  <si>
     <t>Section 11.11.1.2</t>
   </si>
   <si>
-    <t>Meetings were held in April and June 2025. See the 2025 Annual Report for more details</t>
+    <t>Conduct Labour Market Analysis (LMA) and Inuit Work Barrier Study (IWBS) to assess and address gaps between the Kivalliq labour market and mining market needs, and integrate into SEMP</t>
+  </si>
+  <si>
+    <t>Reports were provided to NIRB in previous years.</t>
   </si>
   <si>
     <t>Section 11.10.2
 Section 11.11.1.4</t>
   </si>
   <si>
-    <t>Reports were provided to NIRB in previous years.</t>
+    <t>Develop a Socio-economic Closure Plan</t>
+  </si>
+  <si>
+    <t>2025 Conceptual Socio Economic Closure Plan Update, February 2026</t>
+  </si>
+  <si>
+    <t>Meadowbank Conceptual Socio-Economic Closure Plan Update (February 2026) is included as Appendix 48.
+37 engagement activities were completed across six (6) communities through various channels including public meetings and advertisements.</t>
   </si>
   <si>
     <t>Section 9.5
  2025 Conceptual Socio Economic Closure
 Plan Update - Appendix 48</t>
   </si>
   <si>
-    <t>2025 Conceptual Socio Economic Closure Plan Update, February 2026</t>
-[...3 lines deleted...]
-37 engagement activities were completed across six (6) communities through various channels including public meetings and advertisements.</t>
+    <t>Listing of formal certificates and licenses and indication of which of these would be transferable to similar job sites within Nunavut</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN
+Training Organizations</t>
   </si>
   <si>
     <t>The listing of formal certificates and licenses was sent to NIRB on December 14, 2018. There have not been any updates since the last submission.</t>
+  </si>
+  <si>
+    <t>Section 11.11.1.3</t>
+  </si>
+  <si>
+    <t>Collect and provide data concerning employee community of residence and relocation</t>
+  </si>
+  <si>
+    <t>Requested information is provided in the Agnico Eagle Kivalliq Projects Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
     <t>Section 11.10.2
 Section 11.10.3
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
-    <t>Requested information is provided in the Agnico Eagle Kivalliq Projects Socio-Economic Monitoring Report - Appendix 43</t>
+    <t>Integration and incorporation of Inuit Qaujimaningit into Monitoring Plans</t>
   </si>
   <si>
     <t>Section 11.9
 Section 11.10.1
 2025 Wildlife Monitoring Summary Report - Appendix 36 
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43
 2025 Public Consultations - Appendix 44</t>
   </si>
   <si>
+    <t>Conduct archaeological surveys prior to land disturbance</t>
+  </si>
+  <si>
+    <t>Report any archaeological site discovered</t>
+  </si>
+  <si>
+    <t>Update Occupational Health and Safety Plan to include sexual health and well-being information, and education program</t>
+  </si>
+  <si>
+    <t>Agnico Eagle submitted the updated Occupational Health and Safety Plan on December 14, 2018, to NIRB, which includes information on the inclusion of sexual health and well-being during employee orientation.</t>
+  </si>
+  <si>
+    <t>Subcommittee for health services in collaboration with GN to reach consensus on health-related programs /services / monitoring / reporting</t>
+  </si>
+  <si>
     <t>Agnico Eagle made multiple attempts throughout 2025 to coordinate a meeting with the GN Health Department to continue these discussions. Despite repeated outreach efforts, Agnico Eagle did not receive a response from the GN Health Department, and a meeting was not successfully convened during the reporting period.</t>
   </si>
   <si>
+    <t>Establish cross-cultural training initiatives.</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+KivIA</t>
+  </si>
+  <si>
     <t>The Cross-Cultural Training is offered to all new employees and achieved a completion rate of 100% in 2025. At Meadowbank, 75 Agnico Eagle employees completed a total of 263 hours of training, alongside 53 contractors who completed 186 hours.</t>
+  </si>
+  <si>
+    <t>Coordinate with community health centers to ensure individuals first treated at the mine that require ongoing care are appropriately accommodated.</t>
+  </si>
+  <si>
+    <t>Assist employees in pursuing home ownership or accessing affordable housing. Provide access to financial literacy, financial planning, and personal budgeting programs</t>
+  </si>
+  <si>
+    <t>Agnico Eagle
+GN
+NHC</t>
+  </si>
+  <si>
+    <t>In 2025, Agnico Eagle formalized a partnership with the Nunavut Housing Corporation, which included supporting the "Nunavut 3000" initiative and completing the shipping of 20 home units—10 to Rankin Inlet and 10 to Baker Lake.</t>
   </si>
   <si>
     <t>Section 11.11.1.6
 Agnico Eagle Kivalliq Projects
 Socio-Economic Monitoring Report - Appendix 43</t>
   </si>
   <si>
-    <t>In 2025, Agnico Eagle formalized a partnership with the Nunavut Housing Corporation, which included supporting the "Nunavut 3000" initiative and completing the shipping of 20 home units—10 to Rankin Inlet and 10 to Baker Lake.</t>
+    <t>Monitor project-related pressures to community infrastructure</t>
   </si>
   <si>
     <t>This information is provided in the Agnico Eagle Kivalliq Projects Socio-Economic Monitoring Report - Appendix 43</t>
+  </si>
+  <si>
+    <t>Ensure methylmercury concentrations in the aquatic environment do not exceed regulatory requirements and assess potential risks of consumption of fish containing methylmercury</t>
+  </si>
+  <si>
+    <t>Mercury Monitoring Plan V.4, March 2023</t>
   </si>
   <si>
     <t>The 2025 Mercury Monitoring Program was completed according to the study design outlined in the Mercury Monitoring Plan. The results to date are within the range or below the FEIS predictions.</t>
   </si>
   <si>
     <t>Section 8.2
  2025 Mercury Monitoring Program Report - Appendix 27</t>
   </si>
   <si>
+    <t>Provide updates on the status of ongoing exploration and/or future phase developments</t>
+  </si>
+  <si>
     <t>Information is provided in Section 11.3.1 of the 2025 Annual Report</t>
   </si>
   <si>
+    <t>Section 11.3.1</t>
+  </si>
+  <si>
+    <t>Mitigate potential impacts to migrating caribou associated with widening of the Whale Tail Haul Road by facilitating caribou movement across the road</t>
+  </si>
+  <si>
+    <t>There was no widening to the permitted limit of the Whale Tail Haul Road in 2025.</t>
+  </si>
+  <si>
+    <t>Section 3.5.1.3</t>
+  </si>
+  <si>
+    <t>Operate the WHTH as a private access road</t>
+  </si>
+  <si>
     <t>Whale Tail Haul Road Management Plan V.4, March 2023</t>
   </si>
   <si>
-    <t>Section 11.7.1.1
-[...2 lines deleted...]
-  <si>
     <t>Information is provided in Section 11.7.2 of the 2025 Annual Report</t>
   </si>
   <si>
     <t>Section 11.7.2</t>
+  </si>
+  <si>
+    <t>Evaluate the potential aquatic effects to Lakes D1 and D5 and downstream that may result from the discharge of treated effluent</t>
+  </si>
+  <si>
+    <t>Discharge to Lakes D1 and D5 are not planned at this point; therefore, no information is required to be provided under this Term and Condition.</t>
+  </si>
+  <si>
+    <t>Section 4.4.4</t>
+  </si>
+  <si>
+    <t>Demonstrate accountability for the proponent commitments associated with the Whale Tail Pit Project Proposal and the Whale Tail Pit Expansion Project Proposal</t>
+  </si>
+  <si>
+    <t>An up-to-date listing of the status of implementation for commitments made during the NIRB assessment is provided in Appendix 2.</t>
   </si>
   <si>
     <t>Section 11.12.2
  Update on Implementation of Commitments - Appendix 2</t>
   </si>
   <si>
-    <t>Section 11.12.1
- Update on Implementation of Commitments - Appendix 1</t>
+    <t>Commitments, Project, Project Certificate No. 008, Amendment 01</t>
+  </si>
+  <si>
+    <t>Appointment of Monitoring Officer(s)</t>
+  </si>
+  <si>
+    <t>N/A - Under NIRB's responsibility</t>
+  </si>
+  <si>
+    <t>NIRB to report annually on the monitoring program (in English, Inuinnaqtun, and Inuktitut)</t>
+  </si>
+  <si>
+    <t>NIRB to conduct periodic community meetings updates regarding its Monitoring Program</t>
+  </si>
+  <si>
+    <t>NIRB to schedule periodic site inspections</t>
+  </si>
+  <si>
+    <t>Proponent must obtain all required federal and territorial permits and other approvals and shall comply with the requirements of such regulatory instruments</t>
   </si>
   <si>
     <t>2025 Annual Report is written to address all of the 2025 annual reporting requirements of the project under these authorizations:
 • NWB Type A Water License 2AM-WTP1830;
 • NIRB Project Certificate N0. 008;
 • DFO HADD Authorization 16-HCAA-00370;
 • DFO HADD Authorization 20-HCAA-00275;
 • CIRNAC Land Leases 66H/8-2-3 (Whale Tail Haul Road) and 66H/8-1-6 (Whale Tail Haul Road
 Quarries);
 • KivIA Production Lease KVPL17D01;
 • KivIA Quarry Lease KVCA15Q01, KVCA15Q02, KVCA18Q01; and
 • KivIA Right of Way KVRW15F01.</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO confirms that the Proponent has all necessary permits in place for the ongoing works in or near water associated with the project. </t>
+  </si>
+  <si>
+    <t>Duty to Comply with environmental laws and regulations and/or regulatory instruments, prompt action to remedy non-compliance and report any non-compliance</t>
+  </si>
+  <si>
+    <t>There has been no (0) non-compliance at the Whale Tail site in 2025.
+A summary of inspections and site visits by regulators is provided in Section 11.5 of the Annual Report
+A summary of reportable and non-reportable spill is provided in Section 7</t>
+  </si>
+  <si>
     <t>Section 7
 Section 11.5
 Section 11.6.2</t>
   </si>
   <si>
+    <t xml:space="preserve">DFO confirms there were no issues of  non-compliance  identified in 2025. </t>
+  </si>
+  <si>
+    <t>Section 9.2.2.1</t>
+  </si>
+  <si>
+    <t>DFO’s financial department has confirmed the following DFO File Numbers for the Whale Tail Mine have an associated Letter of Credit (LOC) that is active: 16-HCAA-00370 (2) and 20-HCAA-00275. DFO-FFHPP did not authorize any work in 2025 that required performance bonding or an LOC.</t>
+  </si>
+  <si>
+    <t>Information requirements for monitoring reporting</t>
+  </si>
+  <si>
+    <t>Make significant monitoring results and/or summaries of significant results available in English, Inuinnaqtun, and Inuktitut, to the extent feasible.</t>
+  </si>
+  <si>
+    <t>Appendix 4 includes an executive summary in English, French and Inuktitut for the following documents. A summary in Inuinnaqtun is also provided for reports or studies of interest.</t>
+  </si>
+  <si>
     <t>Section 10.3.2
 Executive Summary Translation - Appendix 4</t>
   </si>
   <si>
-    <t>Appendix 4 includes an executive summary in English, French and Inuktitut for the following documents. A summary in Inuinnaqtun is also provided for reports or studies of interest.</t>
+    <t>Maintain the records, including results, of all Project-related monitoring data and analysis for the life of the Project, including closure and post-closure monitoring</t>
+  </si>
+  <si>
+    <t>Maintenance of an up to date Environmental Impact Statement and the updated environmental monitoring programs developed for the Project as new information is collected</t>
   </si>
   <si>
     <t>All Management Plans</t>
   </si>
   <si>
+    <t>Management plan are updated, as needed, to reflect new information collected and current operation.</t>
+  </si>
+  <si>
     <t>2025 Annual Report</t>
   </si>
   <si>
-    <t>Management plan are updated, as needed, to reflect new information collected and current operation.</t>
+    <t>Publicly accessible Project-specific web portal or web page to make available in a central location all significant non-confidential monitoring and reporting information submitted to regulatory authorities</t>
+  </si>
+  <si>
+    <t>In order to maintain ease of public access for important information, the Agnico Eagle Web Portal, has been updated with the 2016 to 2024 Annual Reports, associated management plans, and other documents of interest. Agnico Eagle will continue to improve the Web Portal for ease of public access in 2026 by uploading a copy of the 2025 Annual Report along with the latest version available of management plans associated to the Meadowbank Complex.</t>
   </si>
   <si>
     <t>Section 10.2.2</t>
   </si>
   <si>
-    <t>In order to maintain ease of public access for important information, the Agnico Eagle Web Portal, has been updated with the 2016 to 2024 Annual Reports, associated management plans, and other documents of interest. Agnico Eagle will continue to improve the Web Portal for ease of public access in 2026 by uploading a copy of the 2025 Annual Report along with the latest version available of management plans associated to the Meadowbank Complex.</t>
+    <t>Provide on-going opportunities for consultation and comment on any substantive revisions to the Project-specific monitoring program, modelling, studies, management plans, management measures, and reporting.</t>
+  </si>
+  <si>
+    <t>Communities also have the opportunity to comment and ask questions related to the mine during the various public consultations detailed in Section 11.9 of the 2025 Annual Report. Agnico Eagle also distributed in 2025 the ‘2024 Kivalliq Projects Socio-Economic and Environment Highlights’. This pamphlet included, among other, keys information on employment, education and training, culture and traditional lifestyle, caribou migration, Marine Mammal and Seabird Observer (MMSO), AEMP/CREMP, dust and waste management.</t>
   </si>
   <si>
     <t>Section 10.2.2
 2024 Kivalliq Projects Socio-Economic and Environment 
 Highlights - Appendix 46</t>
   </si>
   <si>
-    <t>Project Certificate indicate the timing of this Commitment as 'Operations'
-[...235 lines deleted...]
-    <t>Additional Comments</t>
+    <t>To the extent feasible, the NIRB will provide an opportunity for comment on any substantive revisions to the Project-specific monitoring, modelling, studies, management plans, management measures, and reporting provided by the Proponent under the Project Certificate</t>
   </si>
   <si>
     <t xml:space="preserve">                              </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2778,2023 +2860,2025 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="78">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="justify" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...19 lines deleted...]
-      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...19 lines deleted...]
-      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...737 lines deleted...]
-        <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
-        <right/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
         <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color rgb="FFFF0000"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...78 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...47 lines deleted...]
-      </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
+      <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...6 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4" tint="-0.249977111117893"/>
+        <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...24 lines deleted...]
-    <dxf>
+      <alignment horizontal="justify" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="0" hidden="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...3 lines deleted...]
-      </border>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
-        <left style="thin">
-[...1 lines deleted...]
-        </left>
+        <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
-        <bottom/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
-      <protection locked="0" hidden="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7B29F7FD-1D9B-480E-86FD-A3A302F452C0}" name="Table1" displayName="Table1" ref="A98:H210" headerRowCount="0" totalsRowShown="0" headerRowDxfId="24" dataDxfId="77" tableBorderDxfId="76" totalsRowBorderDxfId="75">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7B29F7FD-1D9B-480E-86FD-A3A302F452C0}" name="Table1" displayName="Table1" ref="A98:H210" headerRowCount="0" totalsRowShown="0" headerRowDxfId="77" dataDxfId="76" tableBorderDxfId="75" totalsRowBorderDxfId="74">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{873BDA5B-EC66-4914-B8CA-94F36E91068B}" name="Column1" dataDxfId="32"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{99C08B27-FE13-4BAF-A40D-3114EF814656}" name="Column8" headerRowDxfId="39" dataDxfId="25"/>
+    <tableColumn id="1" xr3:uid="{873BDA5B-EC66-4914-B8CA-94F36E91068B}" name="Column1" dataDxfId="73"/>
+    <tableColumn id="2" xr3:uid="{6D1D53D7-D51B-4C01-B012-D18BFDB0F9E0}" name="Column2" headerRowDxfId="72" dataDxfId="71"/>
+    <tableColumn id="3" xr3:uid="{A63D61B0-E6A5-4F17-B87D-DCAFD500BDFA}" name="Column3" dataDxfId="70"/>
+    <tableColumn id="4" xr3:uid="{41D79A69-79D7-4303-A9CE-F0E641AF3913}" name="Column4" dataDxfId="69"/>
+    <tableColumn id="5" xr3:uid="{3A44DAA2-9BAA-4B8F-8767-FE5E2D3B4DD1}" name="Column5" dataDxfId="68"/>
+    <tableColumn id="6" xr3:uid="{D1190404-D1D4-4A5A-BA58-79F36CE6BF26}" name="Column6" dataDxfId="67"/>
+    <tableColumn id="7" xr3:uid="{4A20ED01-CBD3-4B8E-BFE1-C5ABA4E25A11}" name="Column7" headerRowDxfId="66" dataDxfId="65"/>
+    <tableColumn id="8" xr3:uid="{99C08B27-FE13-4BAF-A40D-3114EF814656}" name="Column8" headerRowDxfId="64" dataDxfId="63"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H94" headerRowCount="0" totalsRowShown="0" headerRowDxfId="73" dataDxfId="71" headerRowBorderDxfId="72" tableBorderDxfId="70" totalsRowBorderDxfId="69">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94BEF539-4C40-4B6C-98F6-49F4985AB4F4}" name="Table2" displayName="Table2" ref="A3:H94" headerRowCount="0" totalsRowShown="0" headerRowDxfId="62" dataDxfId="61" headerRowBorderDxfId="59" tableBorderDxfId="60" totalsRowBorderDxfId="58">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="68" dataDxfId="23"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{6541509F-792C-478E-9390-870A93D51380}" name="Column8" headerRowDxfId="33" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{F04D4D79-34D0-4133-A3A3-63F79843F22E}" name="Column1" headerRowDxfId="57" dataDxfId="56"/>
+    <tableColumn id="2" xr3:uid="{C58C5CD7-17EF-4677-BDC8-CE0DCC7819DD}" name="Column2" headerRowDxfId="55" dataDxfId="54"/>
+    <tableColumn id="3" xr3:uid="{466F4553-D043-4DF5-BD14-79E1AFC9AF52}" name="Column3" headerRowDxfId="53" dataDxfId="52"/>
+    <tableColumn id="4" xr3:uid="{BA7505A4-FE53-4894-8D63-454DE30B8982}" name="Column4" headerRowDxfId="51" dataDxfId="50"/>
+    <tableColumn id="5" xr3:uid="{5D4287DC-D646-4425-80A2-D019E32AE0FC}" name="Column5" headerRowDxfId="49" dataDxfId="48"/>
+    <tableColumn id="6" xr3:uid="{0601A1DD-831B-4C97-A8F3-A15C7D1EF2B6}" name="Column6" headerRowDxfId="47" dataDxfId="46"/>
+    <tableColumn id="7" xr3:uid="{C3197AA8-D829-46D0-BEB3-E39428AC44FD}" name="Column7" headerRowDxfId="45" dataDxfId="44"/>
+    <tableColumn id="8" xr3:uid="{6541509F-792C-478E-9390-870A93D51380}" name="Column8" headerRowDxfId="43" dataDxfId="42"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{37EF3736-A2F6-4B42-9BB6-DA7BFA596CB7}" name="Table24" displayName="Table24" ref="A214:H281" headerRowCount="0" totalsRowShown="0" headerRowDxfId="62" dataDxfId="60" headerRowBorderDxfId="61" tableBorderDxfId="59" totalsRowBorderDxfId="58">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{37EF3736-A2F6-4B42-9BB6-DA7BFA596CB7}" name="Table24" displayName="Table24" ref="A214:H281" headerRowCount="0" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40" headerRowBorderDxfId="38" tableBorderDxfId="39" totalsRowBorderDxfId="37">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{8EAF582D-7E53-4284-B54A-2418CE3FD6D1}" name="Column1" headerRowDxfId="57" dataDxfId="15"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{991ED378-B18F-41FD-B087-693E54DF011E}" name="Column8" headerRowDxfId="37" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{8EAF582D-7E53-4284-B54A-2418CE3FD6D1}" name="Column1" headerRowDxfId="36" dataDxfId="35"/>
+    <tableColumn id="2" xr3:uid="{6D16845D-350E-4608-8581-2812277FF622}" name="Column2" headerRowDxfId="34" dataDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{846962F5-3094-419F-B06C-ECE4B8EA48D1}" name="Column3" headerRowDxfId="32" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{D90E636C-F1F4-4EF6-8C26-893F17297F37}" name="Column4" headerRowDxfId="30" dataDxfId="29"/>
+    <tableColumn id="5" xr3:uid="{59F452B6-6C7C-4B2F-AAD9-D9F923295A33}" name="Column5" headerRowDxfId="28" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{DB0D59F8-43EB-42ED-8A56-422D3D5546C6}" name="Column6" headerRowDxfId="26" dataDxfId="25"/>
+    <tableColumn id="7" xr3:uid="{DA22AB6C-1C44-480D-AE0D-4AE27EBFEE5E}" name="Column7" headerRowDxfId="24" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{991ED378-B18F-41FD-B087-693E54DF011E}" name="Column8" headerRowDxfId="22" dataDxfId="21"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A285:H299" headerRowCount="0" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50" tableBorderDxfId="48" totalsRowBorderDxfId="47">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{27F29490-9F6E-4163-B2B5-D1A2CCB35969}" name="Table4" displayName="Table4" ref="A285:H299" headerRowCount="0" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19" headerRowBorderDxfId="17" tableBorderDxfId="18" totalsRowBorderDxfId="16">
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="46" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0CE06922-3BAD-4269-AF1D-B4D6902C1FAD}" name="Column8" headerRowDxfId="35" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{60035ED9-A23F-45FA-89CB-205D2BBAB7C5}" name="Column1" headerRowDxfId="15" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{E29AC695-AB6C-4506-B441-D7EA6B161F6B}" name="Column2" headerRowDxfId="13" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{91A74E75-5BBA-4AF9-A3ED-A91A9D268BEB}" name="Column3" headerRowDxfId="11" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{6D3AFE28-242E-46C7-8983-09B1D7EA5925}" name="Column4" headerRowDxfId="9" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{8B815E5E-B405-4988-A352-F1E7B2A4310E}" name="Column5" headerRowDxfId="7" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{1E4A29DA-3C76-4B82-A830-AEA045156C02}" name="Column6" headerRowDxfId="5" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{D7F35A2C-BC7C-4A13-A9DE-A6300F0BCD1F}" name="Column7" headerRowDxfId="3" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{0CE06922-3BAD-4269-AF1D-B4D6902C1FAD}" name="Column8" headerRowDxfId="1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5072,6754 +5156,6861 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.60825/bnyz-8s03" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfo-mpo.gc.ca/pnw-ppe/standards-normes/erosion-sediment-eng.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A6AF9B2-8F0B-480B-8DE6-6D3DEFA4E371}">
   <dimension ref="A1:H305"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G259" sqref="G259"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:XFD5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="27.21875" style="15" customWidth="1"/>
+    <col min="1" max="1" width="5.85546875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="62.42578125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="14" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="117" style="15" customWidth="1"/>
-    <col min="6" max="6" width="28.21875" style="29" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="8.77734375" style="10"/>
+    <col min="6" max="6" width="28.140625" style="25" customWidth="1"/>
+    <col min="7" max="7" width="45.5703125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="57.85546875" style="15" customWidth="1"/>
+    <col min="9" max="16384" width="8.85546875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-        <v>691</v>
+    <row r="1" spans="1:8">
+      <c r="A1" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="33"/>
+      <c r="E1" s="26" t="s">
+        <v>2</v>
       </c>
       <c r="F1" s="7"/>
-      <c r="G1" s="28"/>
-[...9 lines deleted...]
-      <c r="C2" s="27" t="s">
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+    </row>
+    <row r="2" spans="1:8" s="11" customFormat="1" ht="43.5">
+      <c r="A2" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="34" t="s">
-[...15 lines deleted...]
-    <row r="3" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="E2" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="57.95">
       <c r="A3" s="4">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>405</v>
+        <v>14</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>652</v>
+        <v>15</v>
       </c>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>416</v>
+        <v>18</v>
       </c>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
     </row>
-    <row r="5" spans="1:8" ht="216.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="4">
+    <row r="5" spans="1:8" s="41" customFormat="1" ht="216.6" customHeight="1">
+      <c r="A5" s="36">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A6" s="2">
+      <c r="B5" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="37"/>
+    </row>
+    <row r="6" spans="1:8" s="41" customFormat="1" ht="101.25">
+      <c r="A6" s="36">
         <v>4</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...15 lines deleted...]
-      <c r="A7" s="4">
+      <c r="D6" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="37"/>
+    </row>
+    <row r="7" spans="1:8" s="41" customFormat="1" ht="101.25">
+      <c r="A7" s="36">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...17 lines deleted...]
-    <row r="8" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B7" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="37"/>
+    </row>
+    <row r="8" spans="1:8" ht="57.95">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E8" s="17" t="s">
-        <v>409</v>
+        <v>36</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>424</v>
+        <v>37</v>
       </c>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
     </row>
-    <row r="9" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="57.95">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>699</v>
+        <v>39</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E9" s="17" t="s">
-        <v>410</v>
+        <v>40</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>374</v>
+        <v>41</v>
       </c>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
     </row>
-    <row r="10" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" ht="57.95">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>411</v>
+        <v>44</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>412</v>
+        <v>45</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>425</v>
+        <v>46</v>
       </c>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
     </row>
-    <row r="11" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="57.95">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>413</v>
+        <v>48</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>414</v>
+        <v>49</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>415</v>
+        <v>50</v>
       </c>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
     </row>
-    <row r="12" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="57.95">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>701</v>
+        <v>52</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
     </row>
-    <row r="13" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="57.95">
       <c r="A13" s="4">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>417</v>
+        <v>55</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
     </row>
-    <row r="14" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="57.95">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>417</v>
+        <v>55</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
     </row>
-    <row r="15" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="87">
       <c r="A15" s="4">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>43</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>419</v>
+        <v>59</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>426</v>
+        <v>60</v>
       </c>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
     </row>
-    <row r="16" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="57.95">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
     </row>
-    <row r="17" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" ht="116.1">
       <c r="A17" s="4">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>420</v>
+        <v>65</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>421</v>
+        <v>66</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>422</v>
+        <v>67</v>
       </c>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
     </row>
-    <row r="19" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="43.5">
       <c r="A19" s="4">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>702</v>
+        <v>69</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>703</v>
+        <v>70</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
     </row>
-    <row r="20" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" ht="101.45">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>429</v>
+        <v>72</v>
       </c>
       <c r="E20" s="17" t="s">
-        <v>692</v>
+        <v>73</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>427</v>
+        <v>74</v>
       </c>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
     </row>
-    <row r="21" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" ht="101.45">
       <c r="A21" s="4">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>704</v>
+        <v>76</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>429</v>
+        <v>72</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>705</v>
+        <v>77</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>428</v>
+        <v>78</v>
       </c>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
     </row>
-    <row r="22" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" ht="87">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>693</v>
+        <v>80</v>
       </c>
       <c r="E22" s="17" t="s">
-        <v>694</v>
+        <v>81</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>345</v>
+        <v>82</v>
       </c>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
     </row>
-    <row r="23" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" ht="43.5">
       <c r="A23" s="4">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>430</v>
+        <v>85</v>
       </c>
       <c r="F23" s="8" t="s">
-        <v>346</v>
+        <v>86</v>
       </c>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
     </row>
-    <row r="24" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" ht="57.95">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E24" s="17" t="s">
-        <v>706</v>
+        <v>88</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
     </row>
-    <row r="25" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" ht="116.1">
       <c r="A25" s="4">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>431</v>
+        <v>90</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>433</v>
+        <v>91</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>432</v>
+        <v>92</v>
       </c>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
     </row>
-    <row r="26" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" ht="57.95">
       <c r="A26" s="2">
         <v>24</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>434</v>
+        <v>94</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>435</v>
+        <v>95</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>347</v>
+        <v>96</v>
       </c>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
     </row>
-    <row r="27" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8" ht="57.95">
       <c r="A27" s="4">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>98</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>99</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>437</v>
+        <v>100</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
     </row>
-    <row r="28" spans="1:8" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" ht="118.5" customHeight="1">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>438</v>
+        <v>102</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>697</v>
+        <v>103</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>439</v>
+        <v>104</v>
       </c>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
     </row>
-    <row r="29" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" ht="87">
       <c r="A29" s="4">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>719</v>
+        <v>106</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>440</v>
+        <v>107</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>442</v>
+        <v>108</v>
       </c>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
     </row>
-    <row r="30" spans="1:8" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8" ht="90.75" customHeight="1">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E30" s="17" t="s">
-        <v>443</v>
+        <v>111</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>348</v>
+        <v>112</v>
       </c>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
     </row>
-    <row r="31" spans="1:8" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" ht="40.35" customHeight="1">
       <c r="A31" s="4">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>42</v>
+        <v>113</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>350</v>
+        <v>115</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>349</v>
+        <v>116</v>
       </c>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
     </row>
-    <row r="32" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" ht="57.95">
       <c r="A32" s="2">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>708</v>
+        <v>118</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E32" s="17" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
     </row>
-    <row r="33" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
-      <c r="A33" s="4">
+    <row r="33" spans="1:8" s="41" customFormat="1" ht="130.5">
+      <c r="A33" s="36">
         <v>31</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...17 lines deleted...]
-    <row r="34" spans="1:8" ht="216" x14ac:dyDescent="0.3">
+      <c r="B33" s="35" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="H33" s="37"/>
+    </row>
+    <row r="34" spans="1:8" ht="231.95">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>46</v>
+        <v>125</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>695</v>
+        <v>127</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>648</v>
+        <v>128</v>
       </c>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
     </row>
-    <row r="35" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="57.95">
       <c r="A35" s="4">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>447</v>
+        <v>130</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>351</v>
+        <v>131</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
     </row>
-    <row r="36" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" ht="87">
       <c r="A36" s="2">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>88</v>
+        <v>133</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>449</v>
+        <v>134</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>448</v>
+        <v>135</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>351</v>
+        <v>131</v>
       </c>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
     </row>
-    <row r="37" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" ht="57.95">
       <c r="A37" s="4">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>51</v>
+        <v>136</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>700</v>
+        <v>43</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
     </row>
-    <row r="38" spans="1:8" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="2">
+    <row r="38" spans="1:8" s="41" customFormat="1" ht="65.25" customHeight="1">
+      <c r="A38" s="36">
         <v>36</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...17 lines deleted...]
-    <row r="39" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B38" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E38" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="F38" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="87">
       <c r="A39" s="4">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>453</v>
+        <v>143</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>624</v>
+        <v>144</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>452</v>
+        <v>145</v>
       </c>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
     </row>
-    <row r="40" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" ht="43.5">
       <c r="A40" s="2">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>454</v>
+        <v>147</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>455</v>
+        <v>148</v>
       </c>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
     </row>
-    <row r="41" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" ht="57.75" customHeight="1">
       <c r="A41" s="4">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>54</v>
+        <v>149</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>456</v>
+        <v>150</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>352</v>
+        <v>151</v>
       </c>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
     </row>
-    <row r="42" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" ht="54.75" customHeight="1">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E42" s="17" t="s">
-        <v>457</v>
+        <v>154</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>352</v>
+        <v>151</v>
       </c>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
     </row>
-    <row r="43" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" ht="57.95">
       <c r="A43" s="4">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>56</v>
+        <v>155</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>57</v>
+        <v>156</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>674</v>
+        <v>157</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>618</v>
+        <v>158</v>
       </c>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
     </row>
-    <row r="44" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" ht="43.5">
       <c r="A44" s="2">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>59</v>
+        <v>159</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>58</v>
+        <v>160</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>458</v>
+        <v>161</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>455</v>
+        <v>148</v>
       </c>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
     </row>
-    <row r="45" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" ht="87">
       <c r="A45" s="4">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>456</v>
+        <v>150</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>460</v>
+        <v>163</v>
       </c>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
     </row>
-    <row r="46" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
-      <c r="A46" s="2">
+    <row r="46" spans="1:8" s="41" customFormat="1" ht="174">
+      <c r="A46" s="36">
         <v>44</v>
       </c>
-      <c r="B46" s="1" t="s">
-[...17 lines deleted...]
-    <row r="47" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B46" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="E46" s="38" t="s">
+        <v>167</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="H46" s="37"/>
+    </row>
+    <row r="47" spans="1:8" ht="57.95">
       <c r="A47" s="4">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>63</v>
+        <v>170</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>464</v>
+        <v>171</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>465</v>
+        <v>172</v>
       </c>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
     </row>
-    <row r="48" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A48" s="2">
+    <row r="48" spans="1:8" s="41" customFormat="1" ht="43.5">
+      <c r="A48" s="36">
         <v>46</v>
       </c>
-      <c r="B48" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A49" s="4">
+      <c r="B48" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="C48" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="D48" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="38" t="s">
+        <v>175</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="G48" s="37" t="s">
+        <v>177</v>
+      </c>
+      <c r="H48" s="37"/>
+    </row>
+    <row r="49" spans="1:8" ht="57.95">
+      <c r="A49" s="2">
         <v>47</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="B49" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>179</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>13</v>
+      </c>
+      <c r="E49" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>53</v>
       </c>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:8">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>66</v>
+        <v>180</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E50" s="17" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
     </row>
-    <row r="51" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:8" ht="29.1">
       <c r="A51" s="4">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>69</v>
+        <v>181</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>468</v>
+        <v>182</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
     </row>
-    <row r="52" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:8" ht="57.95">
       <c r="A52" s="2">
         <v>50</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>70</v>
+        <v>183</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E52" s="17" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
     </row>
-    <row r="53" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:8" ht="57.95">
       <c r="A53" s="4">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>71</v>
+        <v>185</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>12</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>98</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>486</v>
+        <v>186</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>469</v>
+        <v>187</v>
       </c>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
     </row>
-    <row r="54" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:8" ht="43.5">
       <c r="A54" s="2">
         <v>52</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>470</v>
+        <v>189</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>353</v>
+        <v>190</v>
       </c>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
     </row>
-    <row r="55" spans="1:8" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="4">
+    <row r="55" spans="1:8" s="41" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A55" s="36">
         <v>53</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...17 lines deleted...]
-    <row r="56" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B55" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="C55" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D55" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="E55" s="38" t="s">
+        <v>194</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>196</v>
+      </c>
+      <c r="H55" s="37"/>
+    </row>
+    <row r="56" spans="1:8" ht="57.95">
       <c r="A56" s="2">
         <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>92</v>
+        <v>197</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>93</v>
+        <v>198</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
     </row>
-    <row r="57" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:8" ht="57.95">
       <c r="A57" s="4">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>74</v>
+        <v>201</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E57" s="17" t="s">
-        <v>476</v>
+        <v>202</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
     </row>
-    <row r="58" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:8" ht="57.95">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>94</v>
+        <v>203</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>95</v>
+        <v>204</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E58" s="17" t="s">
-        <v>487</v>
+        <v>205</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
     </row>
-    <row r="59" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:8" ht="57.95">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>488</v>
+        <v>207</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
     </row>
-    <row r="60" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:8" ht="57.95">
       <c r="A60" s="2">
         <v>54</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>96</v>
+        <v>208</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>489</v>
+        <v>209</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
     </row>
-    <row r="61" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:8" ht="57.95">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D61" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C61" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="17" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
     </row>
-    <row r="62" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:8" ht="57.95">
       <c r="A62" s="2">
         <v>55</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>99</v>
+        <v>211</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E62" s="17" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>478</v>
+        <v>212</v>
       </c>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
     </row>
-    <row r="63" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:8" ht="87">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>78</v>
+        <v>213</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>100</v>
+        <v>214</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E63" s="17" t="s">
-        <v>696</v>
+        <v>215</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>477</v>
+        <v>216</v>
       </c>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
     </row>
-    <row r="64" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:8" ht="57.95">
       <c r="A64" s="2">
         <v>57</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>77</v>
+        <v>217</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E64" s="17" t="s">
-        <v>354</v>
+        <v>218</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>479</v>
+        <v>219</v>
       </c>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
     </row>
-    <row r="65" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:8" ht="43.5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>76</v>
+        <v>220</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>480</v>
+        <v>221</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>355</v>
+        <v>222</v>
       </c>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
     </row>
-    <row r="66" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:8" ht="57.95">
       <c r="A66" s="2">
         <v>59</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>75</v>
+        <v>223</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>481</v>
+        <v>224</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>482</v>
+        <v>225</v>
       </c>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
     </row>
-    <row r="67" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:8" ht="57.95">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>82</v>
+        <v>226</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>93</v>
+        <v>198</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>710</v>
+        <v>227</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>483</v>
+        <v>228</v>
       </c>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
     </row>
-    <row r="68" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:8" ht="57.95">
       <c r="A68" s="2">
         <v>61</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>83</v>
+        <v>229</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>484</v>
+        <v>231</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>485</v>
+        <v>232</v>
       </c>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
     </row>
-    <row r="69" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:8" ht="108" customHeight="1">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>84</v>
+        <v>233</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>103</v>
+        <v>234</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>490</v>
+        <v>235</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>491</v>
+        <v>236</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>492</v>
+        <v>237</v>
       </c>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
     </row>
-    <row r="70" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:8" ht="72.599999999999994">
       <c r="A70" s="2">
         <v>63</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>85</v>
+        <v>238</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E70" s="17" t="s">
-        <v>495</v>
+        <v>241</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
     </row>
-    <row r="71" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:8" ht="72.599999999999994">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E71" s="17" t="s">
-        <v>496</v>
+        <v>244</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
     </row>
-    <row r="72" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:8" ht="72.599999999999994">
       <c r="A72" s="2">
         <v>65</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>87</v>
+        <v>245</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E72" s="17" t="s">
-        <v>497</v>
+        <v>246</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>498</v>
+        <v>247</v>
       </c>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
     </row>
-    <row r="73" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:8" ht="43.5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>115</v>
+        <v>248</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>364</v>
+        <v>249</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>363</v>
+        <v>250</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>356</v>
+        <v>251</v>
       </c>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
     </row>
-    <row r="74" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:8" ht="72.599999999999994">
       <c r="A74" s="2">
         <v>67</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>114</v>
+        <v>252</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>105</v>
+        <v>253</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>365</v>
+        <v>254</v>
       </c>
       <c r="E74" s="17" t="s">
-        <v>499</v>
+        <v>255</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>357</v>
+        <v>256</v>
       </c>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
     </row>
-    <row r="75" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:8" ht="159.6">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>106</v>
+        <v>257</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>500</v>
+        <v>258</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>501</v>
+        <v>259</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>502</v>
+        <v>260</v>
       </c>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
     </row>
-    <row r="76" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:8" ht="43.5">
       <c r="A76" s="2">
         <v>69</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>113</v>
+        <v>261</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>107</v>
+        <v>262</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E76" s="17" t="s">
-        <v>399</v>
+        <v>263</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
     </row>
-    <row r="77" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:8" ht="57.95">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>112</v>
+        <v>265</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>108</v>
+        <v>266</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E77" s="17" t="s">
-        <v>399</v>
+        <v>263</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
     </row>
-    <row r="78" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:8" ht="57.95">
       <c r="A78" s="2">
         <v>71</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>711</v>
+        <v>267</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E78" s="17" t="s">
-        <v>505</v>
+        <v>269</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>504</v>
+        <v>270</v>
       </c>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
     </row>
-    <row r="79" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:8" ht="43.5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>111</v>
+        <v>271</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>391</v>
+        <v>272</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>368</v>
+        <v>273</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
     </row>
-    <row r="80" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:8" ht="57" customHeight="1">
       <c r="A80" s="2">
         <v>73</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>367</v>
+        <v>276</v>
       </c>
       <c r="E80" s="17" t="s">
-        <v>506</v>
+        <v>277</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>360</v>
+        <v>278</v>
       </c>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
     </row>
-    <row r="81" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:8" ht="57.95">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>110</v>
+        <v>279</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E81" s="17" t="s">
-        <v>507</v>
+        <v>280</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>504</v>
+        <v>270</v>
       </c>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
     </row>
-    <row r="82" spans="1:8" ht="376.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:8" ht="376.5" customHeight="1">
       <c r="A82" s="2">
         <v>75</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>116</v>
+        <v>281</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>508</v>
+        <v>282</v>
       </c>
       <c r="E82" s="17" t="s">
-        <v>509</v>
+        <v>283</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>441</v>
+        <v>284</v>
       </c>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
     </row>
-    <row r="83" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:8" ht="57.95">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>118</v>
+        <v>285</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>510</v>
+        <v>286</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>712</v>
+        <v>287</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>511</v>
+        <v>288</v>
       </c>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
     </row>
-    <row r="84" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:8" ht="29.1">
       <c r="A84" s="2">
         <v>77</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>117</v>
+        <v>289</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E84" s="17" t="s">
-        <v>512</v>
+        <v>290</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
     </row>
-    <row r="85" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:8" ht="43.5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>120</v>
+        <v>291</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>119</v>
+        <v>292</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>513</v>
+        <v>293</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>361</v>
+        <v>294</v>
       </c>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
     </row>
-    <row r="86" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:8" ht="57.95">
       <c r="A86" s="2">
         <v>79</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>121</v>
+        <v>295</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E86" s="17" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
     </row>
-    <row r="87" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:8" ht="43.5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>100</v>
+        <v>214</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>514</v>
+        <v>297</v>
       </c>
       <c r="F87" s="8" t="s">
-        <v>515</v>
+        <v>298</v>
       </c>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
     </row>
-    <row r="88" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:8" ht="43.5">
       <c r="A88" s="2">
         <v>81</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>123</v>
+        <v>299</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>124</v>
+        <v>300</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E88" s="17" t="s">
-        <v>516</v>
+        <v>301</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>351</v>
+        <v>131</v>
       </c>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
     </row>
-    <row r="89" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:8" ht="130.5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>125</v>
+        <v>302</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>518</v>
+        <v>303</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>517</v>
+        <v>304</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>455</v>
+        <v>148</v>
       </c>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
     </row>
-    <row r="90" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:8" ht="57.95">
       <c r="A90" s="2">
         <v>83</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>126</v>
+        <v>305</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>127</v>
+        <v>306</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>392</v>
+        <v>307</v>
       </c>
       <c r="E90" s="17" t="s">
-        <v>520</v>
+        <v>308</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>519</v>
+        <v>309</v>
       </c>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
     </row>
-    <row r="91" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:8" ht="29.1">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>128</v>
+        <v>310</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>344</v>
+        <v>62</v>
       </c>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
     </row>
-    <row r="92" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
-      <c r="A92" s="2">
+    <row r="92" spans="1:8" s="41" customFormat="1" ht="101.25">
+      <c r="A92" s="36">
         <v>85</v>
       </c>
-      <c r="B92" s="1" t="s">
-[...17 lines deleted...]
-    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B92" s="35" t="s">
+        <v>311</v>
+      </c>
+      <c r="C92" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="D92" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="E92" s="38" t="s">
+        <v>314</v>
+      </c>
+      <c r="F92" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="G92" s="37" t="s">
+        <v>316</v>
+      </c>
+      <c r="H92" s="37"/>
+    </row>
+    <row r="93" spans="1:8">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>80</v>
+        <v>317</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>524</v>
+        <v>318</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>362</v>
+        <v>319</v>
       </c>
       <c r="G93" s="7"/>
       <c r="H93" s="7"/>
     </row>
-    <row r="94" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:8" ht="43.5">
       <c r="A94" s="2">
         <v>87</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>79</v>
+        <v>320</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>130</v>
+        <v>321</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>411</v>
+        <v>44</v>
       </c>
       <c r="E94" s="17" t="s">
-        <v>525</v>
+        <v>322</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>345</v>
+        <v>82</v>
       </c>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B95" s="36"/>
+    <row r="95" spans="1:8">
+      <c r="A95" s="29"/>
+      <c r="B95" s="30"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
-      <c r="G95" s="28"/>
-[...40 lines deleted...]
-    <row r="98" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="G95" s="13"/>
+      <c r="H95" s="13"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="32" t="s">
+        <v>323</v>
+      </c>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="32"/>
+      <c r="E96" s="32"/>
+      <c r="F96" s="32"/>
+      <c r="G96" s="13"/>
+      <c r="H96" s="13"/>
+    </row>
+    <row r="97" spans="1:8" s="12" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="29.1">
       <c r="A98" s="6">
         <v>1</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>144</v>
+        <v>328</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E98" s="17" t="s">
-        <v>526</v>
+        <v>329</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
     </row>
-    <row r="99" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:8" ht="29.1">
       <c r="A99" s="6">
         <v>2</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>131</v>
+        <v>330</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E99" s="17" t="s">
-        <v>527</v>
+        <v>331</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
     </row>
-    <row r="100" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:8" ht="43.5">
       <c r="A100" s="6">
         <v>3</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>132</v>
+        <v>332</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="E100" s="17" t="s">
-        <v>664</v>
+        <v>333</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G100" s="7"/>
       <c r="H100" s="7"/>
     </row>
-    <row r="101" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:8" ht="43.5">
       <c r="A101" s="6">
         <v>4</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>133</v>
+        <v>334</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="E101" s="17" t="s">
-        <v>529</v>
+        <v>336</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>345</v>
+        <v>82</v>
       </c>
       <c r="G101" s="7"/>
       <c r="H101" s="7"/>
     </row>
-    <row r="102" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:8" ht="43.5">
       <c r="A102" s="6">
         <v>5</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>145</v>
+        <v>337</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="E102" s="17" t="s">
-        <v>530</v>
+        <v>338</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>345</v>
+        <v>82</v>
       </c>
       <c r="G102" s="7"/>
       <c r="H102" s="7"/>
     </row>
-    <row r="103" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:8" ht="29.1">
       <c r="A103" s="6">
         <v>6</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>146</v>
+        <v>339</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E103" s="17" t="s">
-        <v>531</v>
+        <v>340</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
     </row>
-    <row r="104" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:8" ht="57.95">
       <c r="A104" s="6">
         <v>7</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>134</v>
+        <v>341</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E104" s="17" t="s">
-        <v>666</v>
+        <v>342</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G104" s="7"/>
       <c r="H104" s="7"/>
     </row>
-    <row r="105" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:8" ht="57.95">
       <c r="A105" s="6">
         <v>8</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>135</v>
+        <v>343</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E105" s="17" t="s">
-        <v>667</v>
+        <v>344</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>485</v>
+        <v>232</v>
       </c>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
     </row>
-    <row r="106" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:8" ht="43.5">
       <c r="A106" s="6">
         <v>9</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>147</v>
+        <v>345</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E106" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G106" s="7"/>
       <c r="H106" s="7"/>
     </row>
-    <row r="107" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:8" ht="87">
       <c r="A107" s="6">
         <v>10</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>148</v>
+        <v>347</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E107" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G107" s="7"/>
       <c r="H107" s="7"/>
     </row>
-    <row r="108" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:8" ht="29.1">
       <c r="A108" s="6">
         <v>11</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>149</v>
+        <v>349</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E108" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G108" s="7"/>
       <c r="H108" s="7"/>
     </row>
-    <row r="109" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:8" ht="72.599999999999994">
       <c r="A109" s="6">
         <v>12</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>136</v>
+        <v>350</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E109" s="17" t="s">
-        <v>534</v>
+        <v>351</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G109" s="7"/>
       <c r="H109" s="7"/>
     </row>
-    <row r="110" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:8" ht="72.599999999999994">
       <c r="A110" s="6">
         <v>13</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>150</v>
+        <v>352</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E110" s="17" t="s">
-        <v>564</v>
+        <v>353</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>665</v>
+        <v>354</v>
       </c>
       <c r="G110" s="7"/>
       <c r="H110" s="7"/>
     </row>
-    <row r="111" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:8" ht="29.1">
       <c r="A111" s="6">
         <v>14</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>137</v>
+        <v>355</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E111" s="17" t="s">
-        <v>535</v>
+        <v>356</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G111" s="7"/>
       <c r="H111" s="7"/>
     </row>
-    <row r="112" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:8" ht="43.5">
       <c r="A112" s="6">
         <v>15</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>151</v>
+        <v>357</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E112" s="17" t="s">
-        <v>536</v>
+        <v>358</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>351</v>
+        <v>131</v>
       </c>
       <c r="G112" s="7"/>
       <c r="H112" s="7"/>
     </row>
-    <row r="113" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:8" ht="29.1">
       <c r="A113" s="6">
         <v>16</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>138</v>
+        <v>359</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E113" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G113" s="7"/>
       <c r="H113" s="7"/>
     </row>
-    <row r="114" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:8" ht="29.1">
       <c r="A114" s="6">
         <v>17</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>139</v>
+        <v>360</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D114" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E114" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G114" s="7"/>
       <c r="H114" s="7"/>
     </row>
-    <row r="115" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:8" ht="43.5">
       <c r="A115" s="6">
         <v>18</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>140</v>
+        <v>361</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E115" s="17" t="s">
-        <v>537</v>
+        <v>362</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>648</v>
+        <v>128</v>
       </c>
       <c r="G115" s="7"/>
       <c r="H115" s="7"/>
     </row>
-    <row r="116" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:8" ht="43.5">
       <c r="A116" s="6">
         <v>19</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>141</v>
+        <v>363</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="E116" s="17" t="s">
-        <v>538</v>
+        <v>364</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>361</v>
+        <v>294</v>
       </c>
       <c r="G116" s="7"/>
       <c r="H116" s="7"/>
     </row>
-    <row r="117" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:8" ht="29.1">
       <c r="A117" s="6">
         <v>20</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>152</v>
+        <v>365</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E117" s="17" t="s">
-        <v>539</v>
+        <v>366</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
     </row>
-    <row r="118" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:8" ht="72.599999999999994">
       <c r="A118" s="6">
         <v>21</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>142</v>
+        <v>367</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E118" s="17" t="s">
-        <v>540</v>
+        <v>368</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>498</v>
+        <v>247</v>
       </c>
       <c r="G118" s="7"/>
       <c r="H118" s="7"/>
     </row>
-    <row r="119" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:8" ht="101.45">
       <c r="A119" s="6">
         <v>22</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>143</v>
+        <v>369</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E119" s="17" t="s">
-        <v>541</v>
+        <v>370</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>668</v>
+        <v>371</v>
       </c>
       <c r="G119" s="7"/>
       <c r="H119" s="7"/>
     </row>
-    <row r="120" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:8" ht="72.599999999999994">
       <c r="A120" s="6">
         <v>23</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E120" s="17" t="s">
-        <v>542</v>
+        <v>373</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>665</v>
+        <v>354</v>
       </c>
       <c r="G120" s="7"/>
       <c r="H120" s="7"/>
     </row>
-    <row r="121" spans="1:8" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:8" ht="43.7" customHeight="1">
       <c r="A121" s="6">
         <v>24</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>164</v>
+        <v>374</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E121" s="17" t="s">
-        <v>543</v>
+        <v>375</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G121" s="7"/>
       <c r="H121" s="7"/>
     </row>
-    <row r="122" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:8" ht="45.6" customHeight="1">
       <c r="A122" s="6">
         <v>25</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>153</v>
+        <v>376</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D122" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E122" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G122" s="7"/>
       <c r="H122" s="7"/>
     </row>
-    <row r="123" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:8" ht="57.95">
       <c r="A123" s="6">
         <v>26</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>165</v>
+        <v>378</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E123" s="17" t="s">
-        <v>544</v>
+        <v>379</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>469</v>
+        <v>187</v>
       </c>
       <c r="G123" s="7"/>
       <c r="H123" s="7"/>
     </row>
-    <row r="124" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:8" ht="29.1">
       <c r="A124" s="6">
         <v>27</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>154</v>
+        <v>380</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E124" s="17" t="s">
-        <v>545</v>
+        <v>381</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G124" s="7"/>
       <c r="H124" s="7"/>
     </row>
-    <row r="125" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:8" ht="29.1">
       <c r="A125" s="6">
         <v>28</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>166</v>
+        <v>382</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D125" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E125" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
     </row>
-    <row r="126" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:8" ht="57.95">
       <c r="A126" s="6">
         <v>29</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>167</v>
+        <v>383</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>669</v>
+        <v>384</v>
       </c>
       <c r="E126" s="17" t="s">
-        <v>670</v>
+        <v>385</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>671</v>
+        <v>386</v>
       </c>
       <c r="G126" s="7"/>
       <c r="H126" s="7"/>
     </row>
-    <row r="127" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:8" ht="43.5">
       <c r="A127" s="6">
         <v>30</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>168</v>
+        <v>387</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D127" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E127" s="17" t="s">
-        <v>547</v>
+        <v>388</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G127" s="7"/>
       <c r="H127" s="7"/>
     </row>
-    <row r="128" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:8" ht="57.95">
       <c r="A128" s="6">
         <v>31</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>155</v>
+        <v>389</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E128" s="17" t="s">
-        <v>666</v>
+        <v>342</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>485</v>
+        <v>232</v>
       </c>
       <c r="G128" s="7"/>
       <c r="H128" s="7"/>
     </row>
-    <row r="129" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:8" ht="29.1">
       <c r="A129" s="6">
         <v>32</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>156</v>
+        <v>390</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D129" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E129" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G129" s="7"/>
       <c r="H129" s="7"/>
     </row>
-    <row r="130" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:8" ht="87">
       <c r="A130" s="6">
         <v>33</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>157</v>
+        <v>392</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>453</v>
+        <v>143</v>
       </c>
       <c r="E130" s="17" t="s">
-        <v>549</v>
+        <v>393</v>
       </c>
       <c r="F130" s="8" t="s">
-        <v>452</v>
+        <v>145</v>
       </c>
       <c r="G130" s="7"/>
       <c r="H130" s="7"/>
     </row>
-    <row r="131" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:8" ht="29.1">
       <c r="A131" s="6">
         <v>34</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>169</v>
+        <v>394</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D131" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E131" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G131" s="7"/>
       <c r="H131" s="7"/>
     </row>
-    <row r="132" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:8" ht="43.5">
       <c r="A132" s="6">
         <v>35</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>170</v>
+        <v>395</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>669</v>
+        <v>384</v>
       </c>
       <c r="E132" s="17" t="s">
-        <v>672</v>
+        <v>396</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>671</v>
+        <v>386</v>
       </c>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
     </row>
-    <row r="133" spans="1:8" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:8" ht="60.6" customHeight="1">
       <c r="A133" s="6">
         <v>36</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>158</v>
+        <v>397</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D133" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E133" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G133" s="7"/>
       <c r="H133" s="7"/>
     </row>
-    <row r="134" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:8" ht="57.95">
       <c r="A134" s="6">
         <v>37</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>171</v>
+        <v>398</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E134" s="17" t="s">
-        <v>550</v>
+        <v>399</v>
       </c>
       <c r="F134" s="7" t="s">
-        <v>451</v>
+        <v>140</v>
       </c>
       <c r="G134" s="7"/>
       <c r="H134" s="7"/>
     </row>
-    <row r="135" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:8" ht="87">
       <c r="A135" s="6">
         <v>38</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>159</v>
+        <v>400</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>453</v>
+        <v>143</v>
       </c>
       <c r="E135" s="17" t="s">
-        <v>549</v>
+        <v>393</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>452</v>
+        <v>145</v>
       </c>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
     </row>
-    <row r="136" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:8" ht="57.95">
       <c r="A136" s="6">
         <v>39</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>160</v>
+        <v>401</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D136" s="13" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E136" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G136" s="7"/>
       <c r="H136" s="7"/>
     </row>
-    <row r="137" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:8" ht="72.599999999999994">
       <c r="A137" s="6">
         <v>40</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>172</v>
+        <v>402</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="E137" s="17" t="s">
-        <v>551</v>
+        <v>404</v>
       </c>
       <c r="F137" s="7" t="s">
-        <v>618</v>
+        <v>158</v>
       </c>
       <c r="G137" s="7"/>
       <c r="H137" s="7"/>
     </row>
-    <row r="138" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:8" ht="29.1">
       <c r="A138" s="6">
         <v>41</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>161</v>
+        <v>405</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E138" s="17" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>406</v>
+      </c>
+      <c r="F138" s="7" t="s">
+        <v>172</v>
       </c>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
     </row>
-    <row r="139" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:8" ht="43.5">
       <c r="A139" s="6">
         <v>42</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>162</v>
+        <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E139" s="17" t="s">
-        <v>553</v>
+        <v>408</v>
       </c>
       <c r="F139" s="7" t="s">
-        <v>352</v>
+        <v>151</v>
       </c>
       <c r="G139" s="7"/>
       <c r="H139" s="7"/>
     </row>
-    <row r="140" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:8" ht="72.599999999999994">
       <c r="A140" s="6">
         <v>43</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>173</v>
+        <v>409</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D140" s="8" t="s">
-        <v>413</v>
+        <v>48</v>
       </c>
       <c r="E140" s="17" t="s">
-        <v>675</v>
+        <v>410</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>415</v>
+        <v>50</v>
       </c>
       <c r="G140" s="7"/>
       <c r="H140" s="7"/>
     </row>
-    <row r="141" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:8" ht="101.45">
       <c r="A141" s="6">
         <v>44</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>174</v>
+        <v>411</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>677</v>
+        <v>412</v>
       </c>
       <c r="E141" s="17" t="s">
-        <v>554</v>
+        <v>413</v>
       </c>
       <c r="F141" s="7" t="s">
-        <v>676</v>
+        <v>414</v>
       </c>
       <c r="G141" s="7"/>
       <c r="H141" s="7"/>
     </row>
-    <row r="142" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:8" ht="29.1">
       <c r="A142" s="6">
         <v>45</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>175</v>
+        <v>415</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E142" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F142" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G142" s="7"/>
       <c r="H142" s="7"/>
     </row>
-    <row r="143" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:8" ht="116.1">
       <c r="A143" s="6">
         <v>46</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>220</v>
+        <v>416</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>420</v>
+        <v>65</v>
       </c>
       <c r="E143" s="17" t="s">
-        <v>555</v>
+        <v>417</v>
       </c>
       <c r="F143" s="7" t="s">
-        <v>422</v>
+        <v>67</v>
       </c>
       <c r="G143" s="7"/>
       <c r="H143" s="7"/>
     </row>
-    <row r="144" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:8" ht="29.1">
       <c r="A144" s="6">
         <v>47</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>176</v>
+        <v>418</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E144" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F144" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
     </row>
-    <row r="145" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:8" ht="57.95">
       <c r="A145" s="6">
         <v>48</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>177</v>
+        <v>419</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>413</v>
+        <v>48</v>
       </c>
       <c r="E145" s="17" t="s">
-        <v>556</v>
+        <v>420</v>
       </c>
       <c r="F145" s="7" t="s">
-        <v>415</v>
+        <v>50</v>
       </c>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
     </row>
-    <row r="146" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:8" ht="101.45">
       <c r="A146" s="6">
         <v>49</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>221</v>
+        <v>421</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>678</v>
+        <v>422</v>
       </c>
       <c r="E146" s="17" t="s">
-        <v>679</v>
+        <v>423</v>
       </c>
       <c r="F146" s="7" t="s">
-        <v>680</v>
+        <v>424</v>
       </c>
       <c r="G146" s="7"/>
       <c r="H146" s="7"/>
     </row>
-    <row r="147" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:8" ht="29.1">
       <c r="A147" s="6">
         <v>50</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>178</v>
+        <v>425</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E147" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F147" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G147" s="7"/>
       <c r="H147" s="7"/>
     </row>
-    <row r="148" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:8" ht="29.1">
       <c r="A148" s="6">
         <v>51</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>179</v>
+        <v>426</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E148" s="17" t="s">
-        <v>527</v>
+        <v>331</v>
       </c>
       <c r="F148" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
     </row>
-    <row r="149" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:8" ht="29.1">
       <c r="A149" s="6">
         <v>52</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>180</v>
+        <v>427</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E149" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F149" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G149" s="7"/>
       <c r="H149" s="7"/>
     </row>
-    <row r="150" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:8" ht="29.1">
       <c r="A150" s="6">
         <v>53</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>222</v>
+        <v>428</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E150" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F150" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G150" s="7"/>
       <c r="H150" s="7"/>
     </row>
-    <row r="151" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:8" ht="87">
       <c r="A151" s="6">
         <v>54</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>181</v>
+        <v>429</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>681</v>
+        <v>430</v>
       </c>
       <c r="E151" s="17" t="s">
-        <v>683</v>
+        <v>431</v>
       </c>
       <c r="F151" s="7" t="s">
-        <v>682</v>
+        <v>432</v>
       </c>
       <c r="G151" s="7"/>
       <c r="H151" s="7"/>
     </row>
-    <row r="152" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:8" ht="29.1">
       <c r="A152" s="6">
         <v>55</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>223</v>
+        <v>433</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E152" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F152" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G152" s="7"/>
       <c r="H152" s="7"/>
     </row>
-    <row r="153" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:8" ht="101.45">
       <c r="A153" s="6">
         <v>56</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>182</v>
+        <v>434</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>677</v>
+        <v>412</v>
       </c>
       <c r="E153" s="17" t="s">
-        <v>555</v>
+        <v>417</v>
       </c>
       <c r="F153" s="7" t="s">
-        <v>676</v>
+        <v>414</v>
       </c>
       <c r="G153" s="7"/>
       <c r="H153" s="7"/>
     </row>
-    <row r="154" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:8" ht="29.1">
       <c r="A154" s="6">
         <v>57</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>183</v>
+        <v>435</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E154" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F154" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G154" s="7"/>
       <c r="H154" s="7"/>
     </row>
-    <row r="155" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:8" ht="29.1">
       <c r="A155" s="6">
         <v>58</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>184</v>
+        <v>436</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E155" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F155" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G155" s="7"/>
       <c r="H155" s="7"/>
     </row>
-    <row r="156" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:8" ht="43.5">
       <c r="A156" s="6">
         <v>59</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>185</v>
+        <v>437</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E156" s="17" t="s">
-        <v>663</v>
+        <v>438</v>
       </c>
       <c r="F156" s="7" t="s">
-        <v>684</v>
+        <v>439</v>
       </c>
       <c r="G156" s="7"/>
       <c r="H156" s="7"/>
     </row>
-    <row r="157" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:8" ht="101.45">
       <c r="A157" s="6">
         <v>60</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>224</v>
+        <v>440</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>677</v>
+        <v>412</v>
       </c>
       <c r="E157" s="17" t="s">
-        <v>528</v>
+        <v>441</v>
       </c>
       <c r="F157" s="7" t="s">
-        <v>676</v>
+        <v>414</v>
       </c>
       <c r="G157" s="7"/>
       <c r="H157" s="7"/>
     </row>
-    <row r="158" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:8" ht="29.1">
       <c r="A158" s="6">
         <v>61</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>186</v>
+        <v>442</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E158" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F158" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G158" s="7"/>
       <c r="H158" s="7"/>
     </row>
-    <row r="159" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:8" ht="43.5">
       <c r="A159" s="6">
         <v>62</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>225</v>
+        <v>443</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E159" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F159" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G159" s="7"/>
       <c r="H159" s="7"/>
     </row>
-    <row r="160" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:8" ht="29.1">
       <c r="A160" s="6">
         <v>63</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>187</v>
+        <v>444</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E160" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F160" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G160" s="7"/>
       <c r="H160" s="7"/>
     </row>
-    <row r="161" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:8" ht="29.1">
       <c r="A161" s="6">
         <v>64</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>188</v>
+        <v>445</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E161" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F161" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
     </row>
-    <row r="162" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:8" ht="29.1">
       <c r="A162" s="6">
         <v>65</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>189</v>
+        <v>446</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E162" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F162" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G162" s="7"/>
       <c r="H162" s="7"/>
     </row>
-    <row r="163" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:8" ht="43.5">
       <c r="A163" s="6">
         <v>66</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>190</v>
+        <v>447</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E163" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F163" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G163" s="7"/>
       <c r="H163" s="7"/>
     </row>
-    <row r="164" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:8" ht="29.1">
       <c r="A164" s="6">
         <v>67</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>191</v>
+        <v>448</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E164" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F164" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
     </row>
-    <row r="165" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:8" ht="29.1">
       <c r="A165" s="6">
         <v>68</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>226</v>
+        <v>449</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E165" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F165" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G165" s="7"/>
       <c r="H165" s="7"/>
     </row>
-    <row r="166" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:8" ht="29.1">
       <c r="A166" s="6">
         <v>69</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>227</v>
+        <v>450</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E166" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F166" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G166" s="7"/>
       <c r="H166" s="7"/>
     </row>
-    <row r="167" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:8" ht="29.1">
       <c r="A167" s="6">
         <v>70</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>192</v>
+        <v>451</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>391</v>
+        <v>272</v>
       </c>
       <c r="E167" s="17" t="s">
-        <v>688</v>
+        <v>452</v>
       </c>
       <c r="F167" s="7" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="G167" s="7"/>
       <c r="H167" s="7"/>
     </row>
-    <row r="168" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:8" ht="29.1">
       <c r="A168" s="6">
         <v>71</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>193</v>
+        <v>453</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>367</v>
+        <v>276</v>
       </c>
       <c r="E168" s="17" t="s">
-        <v>557</v>
+        <v>454</v>
       </c>
       <c r="F168" s="7" t="s">
-        <v>360</v>
+        <v>278</v>
       </c>
       <c r="G168" s="7"/>
       <c r="H168" s="7"/>
     </row>
-    <row r="169" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:8" ht="57.95">
       <c r="A169" s="6">
         <v>72</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>194</v>
+        <v>455</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E169" s="17" t="s">
-        <v>685</v>
+        <v>456</v>
       </c>
       <c r="F169" s="7" t="s">
-        <v>504</v>
+        <v>270</v>
       </c>
       <c r="G169" s="7"/>
       <c r="H169" s="7"/>
     </row>
-    <row r="170" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:8" ht="43.5">
       <c r="A170" s="6">
         <v>73</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>228</v>
+        <v>457</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D170" s="8" t="s">
-        <v>391</v>
+        <v>272</v>
       </c>
       <c r="E170" s="17" t="s">
-        <v>686</v>
+        <v>458</v>
       </c>
       <c r="F170" s="8" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="G170" s="7"/>
       <c r="H170" s="7"/>
     </row>
-    <row r="171" spans="1:8" ht="106.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:8" ht="107.1" customHeight="1">
       <c r="A171" s="6">
         <v>74</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>229</v>
+        <v>459</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>687</v>
+        <v>460</v>
       </c>
       <c r="E171" s="17" t="s">
-        <v>558</v>
+        <v>461</v>
       </c>
       <c r="F171" s="7" t="s">
-        <v>347</v>
+        <v>96</v>
       </c>
       <c r="G171" s="7"/>
       <c r="H171" s="7"/>
     </row>
-    <row r="172" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:8" ht="29.1">
       <c r="A172" s="6">
         <v>75</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>195</v>
+        <v>462</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E172" s="17" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="F172" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G172" s="7"/>
       <c r="H172" s="7"/>
     </row>
-    <row r="173" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:8" ht="29.1">
       <c r="A173" s="6">
         <v>76</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>196</v>
+        <v>463</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>391</v>
+        <v>272</v>
       </c>
       <c r="E173" s="17" t="s">
-        <v>559</v>
+        <v>464</v>
       </c>
       <c r="F173" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G173" s="7"/>
       <c r="H173" s="7"/>
     </row>
-    <row r="174" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:8" ht="57.95">
       <c r="A174" s="6">
         <v>77</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>230</v>
+        <v>465</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E174" s="17" t="s">
-        <v>560</v>
+        <v>466</v>
       </c>
       <c r="F174" s="7" t="s">
-        <v>504</v>
+        <v>270</v>
       </c>
       <c r="G174" s="7"/>
       <c r="H174" s="7"/>
     </row>
-    <row r="175" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:8" ht="101.45">
       <c r="A175" s="6">
         <v>78</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>197</v>
+        <v>467</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>490</v>
+        <v>235</v>
       </c>
       <c r="E175" s="17" t="s">
-        <v>561</v>
+        <v>468</v>
       </c>
       <c r="F175" s="7" t="s">
-        <v>492</v>
+        <v>237</v>
       </c>
       <c r="G175" s="7"/>
       <c r="H175" s="7"/>
     </row>
-    <row r="176" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:8" ht="29.1">
       <c r="A176" s="6">
         <v>79</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>198</v>
+        <v>469</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E176" s="17" t="s">
-        <v>562</v>
+        <v>470</v>
       </c>
       <c r="F176" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G176" s="7"/>
       <c r="H176" s="7"/>
     </row>
-    <row r="177" spans="1:8" ht="73.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:8" ht="74.099999999999994" customHeight="1">
       <c r="A177" s="6">
         <v>80</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>199</v>
+        <v>471</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E177" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F177" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G177" s="7"/>
       <c r="H177" s="7"/>
     </row>
-    <row r="178" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:8" ht="29.1">
       <c r="A178" s="6">
         <v>81</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>200</v>
+        <v>472</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E178" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F178" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G178" s="7"/>
       <c r="H178" s="7"/>
     </row>
-    <row r="179" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:8" ht="43.5">
       <c r="A179" s="6">
         <v>82</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>231</v>
+        <v>473</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E179" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F179" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G179" s="7"/>
       <c r="H179" s="7"/>
     </row>
-    <row r="180" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:8" ht="29.1">
       <c r="A180" s="6">
         <v>83</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>201</v>
+        <v>474</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E180" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F180" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G180" s="7"/>
       <c r="H180" s="7"/>
     </row>
-    <row r="181" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:8" ht="29.1">
       <c r="A181" s="6">
         <v>84</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>202</v>
+        <v>475</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E181" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F181" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G181" s="7"/>
       <c r="H181" s="7"/>
     </row>
-    <row r="182" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:8" ht="29.1">
       <c r="A182" s="6">
         <v>85</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>232</v>
+        <v>476</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E182" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F182" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G182" s="7"/>
       <c r="H182" s="7"/>
     </row>
-    <row r="183" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:8" ht="29.1">
       <c r="A183" s="6">
         <v>86</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>203</v>
+        <v>477</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E183" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F183" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G183" s="7"/>
       <c r="H183" s="7"/>
     </row>
-    <row r="184" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:8" ht="29.1">
       <c r="A184" s="6">
         <v>87</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>204</v>
+        <v>478</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E184" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F184" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G184" s="7"/>
       <c r="H184" s="7"/>
     </row>
-    <row r="185" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:8" ht="29.1">
       <c r="A185" s="6">
         <v>88</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>233</v>
+        <v>479</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E185" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F185" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
     </row>
-    <row r="186" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:8" ht="57.95">
       <c r="A186" s="6">
         <v>89</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>234</v>
+        <v>480</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E186" s="17" t="s">
-        <v>667</v>
+        <v>344</v>
       </c>
       <c r="F186" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G186" s="7"/>
       <c r="H186" s="7"/>
     </row>
-    <row r="187" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:8" ht="57.95">
       <c r="A187" s="6">
         <v>90</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>235</v>
+        <v>481</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E187" s="17" t="s">
-        <v>667</v>
+        <v>344</v>
       </c>
       <c r="F187" s="7" t="s">
-        <v>474</v>
+        <v>200</v>
       </c>
       <c r="G187" s="7"/>
       <c r="H187" s="7"/>
     </row>
-    <row r="188" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:8" ht="29.1">
       <c r="A188" s="6">
         <v>91</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>236</v>
+        <v>482</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E188" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F188" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G188" s="7"/>
       <c r="H188" s="7"/>
     </row>
-    <row r="189" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:8" ht="29.1">
       <c r="A189" s="6">
         <v>92</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>205</v>
+        <v>483</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E189" s="17" t="s">
-        <v>533</v>
+        <v>348</v>
       </c>
       <c r="F189" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G189" s="7"/>
       <c r="H189" s="7"/>
     </row>
-    <row r="190" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:8" ht="29.1">
       <c r="A190" s="6">
         <v>93</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>206</v>
+        <v>484</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E190" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F190" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G190" s="7"/>
       <c r="H190" s="7"/>
     </row>
-    <row r="191" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:8" ht="29.1">
       <c r="A191" s="6">
         <v>94</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>207</v>
+        <v>485</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E191" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F191" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G191" s="7"/>
       <c r="H191" s="7"/>
     </row>
-    <row r="192" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:8" ht="43.5">
       <c r="A192" s="6">
         <v>95</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>237</v>
+        <v>486</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E192" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F192" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G192" s="7"/>
       <c r="H192" s="7"/>
     </row>
-    <row r="193" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:8" ht="29.1">
       <c r="A193" s="6">
         <v>96</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>208</v>
+        <v>487</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E193" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F193" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G193" s="7"/>
       <c r="H193" s="7"/>
     </row>
-    <row r="194" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:8" ht="29.1">
       <c r="A194" s="6">
         <v>97</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>209</v>
+        <v>488</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E194" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F194" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G194" s="7"/>
       <c r="H194" s="7"/>
     </row>
-    <row r="195" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:8" ht="29.1">
       <c r="A195" s="6">
         <v>98</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>210</v>
+        <v>489</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E195" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F195" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G195" s="7"/>
       <c r="H195" s="7"/>
     </row>
-    <row r="196" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:8" ht="29.1">
       <c r="A196" s="6">
         <v>99</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>211</v>
+        <v>490</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E196" s="17" t="s">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="F196" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G196" s="7"/>
       <c r="H196" s="7"/>
     </row>
-    <row r="197" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:8" ht="130.5">
       <c r="A197" s="6">
         <v>100</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>239</v>
+        <v>491</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E197" s="17" t="s">
-        <v>527</v>
+        <v>331</v>
       </c>
       <c r="F197" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G197" s="7"/>
       <c r="H197" s="7"/>
     </row>
-    <row r="198" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:8" ht="72.599999999999994">
       <c r="A198" s="6">
         <v>101</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>238</v>
+        <v>492</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E198" s="17" t="s">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="F198" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G198" s="7"/>
       <c r="H198" s="7"/>
     </row>
-    <row r="199" spans="1:8" ht="115.2" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:8" ht="116.1">
       <c r="A199" s="6">
         <v>102</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>212</v>
+        <v>494</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E199" s="17" t="s">
-        <v>564</v>
+        <v>353</v>
       </c>
       <c r="F199" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G199" s="7"/>
       <c r="H199" s="7"/>
     </row>
-    <row r="200" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:8" ht="159.6">
       <c r="A200" s="6">
         <v>103</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>213</v>
+        <v>495</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E200" s="17" t="s">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="F200" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G200" s="7"/>
       <c r="H200" s="7"/>
     </row>
-    <row r="201" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:8" ht="72.599999999999994">
       <c r="A201" s="6">
         <v>104</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>214</v>
+        <v>496</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E201" s="17" t="s">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="F201" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G201" s="7"/>
       <c r="H201" s="7"/>
     </row>
-    <row r="202" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:8" ht="188.45">
       <c r="A202" s="6">
         <v>105</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>215</v>
+        <v>497</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>500</v>
+        <v>258</v>
       </c>
       <c r="E202" s="17" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="F202" s="8" t="s">
-        <v>689</v>
+        <v>499</v>
       </c>
       <c r="G202" s="7"/>
       <c r="H202" s="7"/>
     </row>
-    <row r="203" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:8" ht="87">
       <c r="A203" s="6">
         <v>106</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>216</v>
+        <v>500</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E203" s="17" t="s">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="F203" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G203" s="7"/>
       <c r="H203" s="7"/>
     </row>
-    <row r="204" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:8" ht="101.45">
       <c r="A204" s="6">
         <v>107</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="C204" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" s="17" t="s">
-        <v>566</v>
+        <v>502</v>
       </c>
       <c r="F204" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G204" s="7"/>
       <c r="H204" s="7"/>
     </row>
-    <row r="205" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:8" ht="72.599999999999994">
       <c r="A205" s="6">
         <v>108</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>241</v>
+        <v>503</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E205" s="17" t="s">
-        <v>564</v>
+        <v>353</v>
       </c>
       <c r="F205" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G205" s="7"/>
       <c r="H205" s="7"/>
     </row>
-    <row r="206" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:8" ht="43.5">
       <c r="A206" s="6">
         <v>109</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>217</v>
+        <v>504</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E206" s="17" t="s">
-        <v>567</v>
+        <v>505</v>
       </c>
       <c r="F206" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G206" s="7"/>
       <c r="H206" s="7"/>
     </row>
-    <row r="207" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:8" ht="87">
       <c r="A207" s="6">
         <v>110</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>569</v>
+        <v>506</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E207" s="17" t="s">
-        <v>568</v>
+        <v>507</v>
       </c>
       <c r="F207" s="7" t="s">
-        <v>383</v>
+        <v>508</v>
       </c>
       <c r="G207" s="7"/>
       <c r="H207" s="7"/>
     </row>
-    <row r="208" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:8" ht="72.599999999999994">
       <c r="A208" s="6">
         <v>111</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>218</v>
+        <v>509</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E208" s="17" t="s">
-        <v>564</v>
+        <v>353</v>
       </c>
       <c r="F208" s="7" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G208" s="7"/>
       <c r="H208" s="7"/>
     </row>
-    <row r="209" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:8" ht="57.95">
       <c r="A209" s="6">
         <v>112</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>242</v>
+        <v>510</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>446</v>
+        <v>126</v>
       </c>
       <c r="E209" s="17" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
       <c r="F209" s="7" t="s">
-        <v>648</v>
+        <v>128</v>
       </c>
       <c r="G209" s="7"/>
       <c r="H209" s="7"/>
     </row>
-    <row r="210" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:8" ht="29.1">
       <c r="A210" s="6">
         <v>113</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>219</v>
+        <v>512</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E210" s="17" t="s">
-        <v>546</v>
+        <v>377</v>
       </c>
       <c r="F210" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G210" s="7"/>
       <c r="H210" s="7"/>
     </row>
-    <row r="211" spans="1:8" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C211" s="36"/>
+    <row r="211" spans="1:8" ht="14.45" customHeight="1">
+      <c r="A211" s="30"/>
+      <c r="B211" s="30"/>
+      <c r="C211" s="30"/>
       <c r="D211" s="7"/>
       <c r="E211" s="13"/>
       <c r="F211" s="7"/>
-      <c r="G211" s="28"/>
-[...12 lines deleted...]
-        <v>246</v>
+      <c r="G211" s="13"/>
+      <c r="H211" s="13"/>
+    </row>
+    <row r="212" spans="1:8" ht="14.45" customHeight="1">
+      <c r="A212" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="B212" s="33"/>
+      <c r="C212" s="33" t="s">
+        <v>514</v>
+      </c>
+      <c r="D212" s="33"/>
+      <c r="E212" s="26" t="s">
+        <v>515</v>
       </c>
       <c r="F212" s="7"/>
-      <c r="G212" s="28"/>
-[...9 lines deleted...]
-      <c r="C213" s="27" t="s">
+      <c r="G212" s="13"/>
+      <c r="H212" s="13"/>
+    </row>
+    <row r="213" spans="1:8" ht="48.6" customHeight="1">
+      <c r="A213" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B213" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="D213" s="34" t="s">
-[...15 lines deleted...]
-    <row r="214" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+      <c r="E213" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F213" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="72.599999999999994">
       <c r="A214" s="4">
         <v>1</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>248</v>
+        <v>516</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E214" s="9" t="s">
-        <v>572</v>
+        <v>517</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>571</v>
+        <v>518</v>
       </c>
       <c r="G214" s="7"/>
       <c r="H214" s="7"/>
     </row>
-    <row r="215" spans="1:8" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:8" ht="73.349999999999994" customHeight="1">
       <c r="A215" s="2">
         <v>2</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>249</v>
+        <v>519</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>503</v>
+        <v>268</v>
       </c>
       <c r="E215" s="17" t="s">
-        <v>690</v>
+        <v>520</v>
       </c>
       <c r="F215" s="7" t="s">
-        <v>571</v>
+        <v>518</v>
       </c>
       <c r="G215" s="7"/>
       <c r="H215" s="7"/>
     </row>
-    <row r="216" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:8" ht="29.1">
       <c r="A216" s="4">
         <v>3</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>250</v>
+        <v>521</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>367</v>
+        <v>276</v>
       </c>
       <c r="E216" s="17" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>277</v>
+      </c>
+      <c r="F216" s="18" t="s">
+        <v>278</v>
       </c>
       <c r="G216" s="7"/>
       <c r="H216" s="7"/>
     </row>
-    <row r="217" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:8">
       <c r="A217" s="2">
         <v>4</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>251</v>
+        <v>522</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E217" s="17" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="F217" s="7" t="s">
-        <v>343</v>
+        <v>53</v>
       </c>
       <c r="G217" s="7"/>
       <c r="H217" s="7"/>
     </row>
-    <row r="218" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:8" ht="101.45">
       <c r="A218" s="4">
         <v>5</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>252</v>
+        <v>523</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D218" s="8" t="s">
-        <v>490</v>
+        <v>235</v>
       </c>
       <c r="E218" s="9" t="s">
-        <v>574</v>
+        <v>524</v>
       </c>
       <c r="F218" s="8" t="s">
-        <v>573</v>
+        <v>525</v>
       </c>
       <c r="G218" s="7"/>
       <c r="H218" s="7"/>
     </row>
-    <row r="219" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:8" ht="29.1">
       <c r="A219" s="2">
         <v>6</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>253</v>
+        <v>526</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E219" s="17" t="s">
-        <v>388</v>
+        <v>527</v>
       </c>
       <c r="F219" s="7" t="s">
-        <v>370</v>
+        <v>528</v>
       </c>
       <c r="G219" s="7"/>
       <c r="H219" s="7"/>
     </row>
-    <row r="220" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:8" ht="57.95">
       <c r="A220" s="4">
         <v>7</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>255</v>
+        <v>529</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D220" s="8" t="s">
-        <v>389</v>
+        <v>530</v>
       </c>
       <c r="E220" s="9" t="s">
-        <v>576</v>
+        <v>531</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>575</v>
+        <v>532</v>
       </c>
       <c r="G220" s="7"/>
       <c r="H220" s="7"/>
     </row>
-    <row r="221" spans="1:8" ht="144" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:8" ht="144.94999999999999">
       <c r="A221" s="2">
         <v>8</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>254</v>
+        <v>533</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>577</v>
+        <v>534</v>
       </c>
       <c r="E221" s="17" t="s">
-        <v>713</v>
+        <v>535</v>
       </c>
       <c r="F221" s="7" t="s">
-        <v>578</v>
+        <v>536</v>
       </c>
       <c r="G221" s="7"/>
       <c r="H221" s="7"/>
     </row>
-    <row r="222" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:8" ht="29.1">
       <c r="A222" s="4">
         <v>9</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>256</v>
+        <v>537</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D222" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>579</v>
+        <v>538</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>580</v>
+        <v>539</v>
       </c>
       <c r="G222" s="7"/>
       <c r="H222" s="7"/>
     </row>
-    <row r="223" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:8" ht="57.95">
       <c r="A223" s="2">
         <v>10</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>257</v>
+        <v>540</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>581</v>
+        <v>541</v>
       </c>
       <c r="E223" s="17" t="s">
-        <v>586</v>
+        <v>542</v>
       </c>
       <c r="F223" s="7" t="s">
-        <v>582</v>
+        <v>543</v>
       </c>
       <c r="G223" s="7"/>
       <c r="H223" s="7"/>
     </row>
-    <row r="224" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A224" s="4">
+    <row r="224" spans="1:8" s="41" customFormat="1" ht="87">
+      <c r="A224" s="36">
         <v>11</v>
       </c>
-      <c r="B224" s="1" t="s">
-[...17 lines deleted...]
-    <row r="225" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B224" s="35" t="s">
+        <v>544</v>
+      </c>
+      <c r="C224" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D224" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="E224" s="38" t="s">
+        <v>546</v>
+      </c>
+      <c r="F224" s="37" t="s">
+        <v>547</v>
+      </c>
+      <c r="G224" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="H224" s="37" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="43.5">
       <c r="A225" s="2">
         <v>12</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>259</v>
+        <v>550</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>390</v>
+        <v>551</v>
       </c>
       <c r="E225" s="17" t="s">
-        <v>714</v>
+        <v>552</v>
       </c>
       <c r="F225" s="7" t="s">
-        <v>371</v>
+        <v>553</v>
       </c>
       <c r="G225" s="7"/>
       <c r="H225" s="7"/>
     </row>
-    <row r="226" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:8" ht="43.5">
       <c r="A226" s="4">
         <v>13</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>260</v>
+        <v>554</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>390</v>
+        <v>551</v>
       </c>
       <c r="E226" s="9" t="s">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>373</v>
+        <v>556</v>
       </c>
       <c r="G226" s="7"/>
       <c r="H226" s="7"/>
     </row>
-    <row r="227" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:8" ht="57.95">
       <c r="A227" s="2">
         <v>14</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>261</v>
+        <v>557</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>581</v>
+        <v>541</v>
       </c>
       <c r="E227" s="17" t="s">
-        <v>586</v>
+        <v>542</v>
       </c>
       <c r="F227" s="7" t="s">
-        <v>582</v>
+        <v>543</v>
       </c>
       <c r="G227" s="7"/>
       <c r="H227" s="7"/>
     </row>
-    <row r="228" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:8" ht="57.95">
       <c r="A228" s="4">
         <v>15</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>262</v>
+        <v>558</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D228" s="8" t="s">
-        <v>587</v>
+        <v>559</v>
       </c>
       <c r="E228" s="9" t="s">
-        <v>589</v>
+        <v>560</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>588</v>
+        <v>561</v>
       </c>
       <c r="G228" s="7"/>
       <c r="H228" s="7"/>
     </row>
-    <row r="229" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:8" ht="57.95">
       <c r="A229" s="2">
         <v>16</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>263</v>
+        <v>562</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>587</v>
+        <v>559</v>
       </c>
       <c r="E229" s="17" t="s">
-        <v>589</v>
+        <v>560</v>
       </c>
       <c r="F229" s="7" t="s">
-        <v>588</v>
+        <v>561</v>
       </c>
       <c r="G229" s="7"/>
       <c r="H229" s="7"/>
     </row>
-    <row r="230" spans="1:8" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:8" ht="133.5" customHeight="1">
       <c r="A230" s="4">
         <v>17</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>264</v>
+        <v>563</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>12</v>
+      </c>
+      <c r="D230" s="18" t="s">
+        <v>564</v>
       </c>
       <c r="E230" s="9" t="s">
-        <v>594</v>
+        <v>565</v>
       </c>
       <c r="F230" s="8" t="s">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="G230" s="7"/>
       <c r="H230" s="7"/>
     </row>
-    <row r="231" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:8" ht="87">
       <c r="A231" s="2">
         <v>18</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>265</v>
+        <v>567</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>413</v>
+        <v>48</v>
       </c>
       <c r="E231" s="17" t="s">
-        <v>593</v>
+        <v>568</v>
       </c>
       <c r="F231" s="7" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="G231" s="7"/>
       <c r="H231" s="7"/>
     </row>
-    <row r="232" spans="1:8" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:8" ht="62.1" customHeight="1">
       <c r="A232" s="4">
         <v>19</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>267</v>
+        <v>570</v>
       </c>
       <c r="C232" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>510</v>
+        <v>286</v>
       </c>
       <c r="E232" s="9" t="s">
-        <v>595</v>
+        <v>571</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>596</v>
+        <v>572</v>
       </c>
       <c r="G232" s="7"/>
       <c r="H232" s="7"/>
     </row>
-    <row r="233" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:8" ht="29.1">
       <c r="A233" s="2">
         <v>20</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>266</v>
+        <v>573</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E233" s="17" t="s">
-        <v>394</v>
+        <v>574</v>
       </c>
       <c r="F233" s="7" t="s">
-        <v>375</v>
+        <v>575</v>
       </c>
       <c r="G233" s="7"/>
       <c r="H233" s="7"/>
     </row>
-    <row r="234" spans="1:8" ht="129.6" x14ac:dyDescent="0.3">
-      <c r="A234" s="4">
+    <row r="234" spans="1:8" s="41" customFormat="1" ht="174">
+      <c r="A234" s="36">
         <v>21</v>
       </c>
-      <c r="B234" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A235" s="2">
+      <c r="B234" s="35" t="s">
+        <v>576</v>
+      </c>
+      <c r="C234" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D234" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E234" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="F234" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="G234" s="37" t="s">
+        <v>577</v>
+      </c>
+      <c r="H234" s="37"/>
+    </row>
+    <row r="235" spans="1:8" s="41" customFormat="1" ht="87">
+      <c r="A235" s="36">
         <v>22</v>
       </c>
-      <c r="B235" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A236" s="4">
+      <c r="B235" s="35" t="s">
+        <v>578</v>
+      </c>
+      <c r="C235" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D235" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="E235" s="38" t="s">
+        <v>579</v>
+      </c>
+      <c r="F235" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="G235" s="37" t="s">
+        <v>580</v>
+      </c>
+      <c r="H235" s="37"/>
+    </row>
+    <row r="236" spans="1:8" s="41" customFormat="1" ht="172.5" customHeight="1">
+      <c r="A236" s="36">
         <v>23</v>
       </c>
-      <c r="B236" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A237" s="2">
+      <c r="B236" s="35" t="s">
+        <v>581</v>
+      </c>
+      <c r="C236" s="36" t="s">
+        <v>582</v>
+      </c>
+      <c r="D236" s="37" t="s">
+        <v>583</v>
+      </c>
+      <c r="E236" s="38" t="s">
+        <v>584</v>
+      </c>
+      <c r="F236" s="37" t="s">
+        <v>585</v>
+      </c>
+      <c r="G236" s="37" t="s">
+        <v>586</v>
+      </c>
+      <c r="H236" s="37"/>
+    </row>
+    <row r="237" spans="1:8" s="41" customFormat="1" ht="87">
+      <c r="A237" s="36">
         <v>24</v>
       </c>
-      <c r="B237" s="1" t="s">
-[...17 lines deleted...]
-    <row r="238" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B237" s="35" t="s">
+        <v>587</v>
+      </c>
+      <c r="C237" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D237" s="37" t="s">
+        <v>588</v>
+      </c>
+      <c r="E237" s="38" t="s">
+        <v>584</v>
+      </c>
+      <c r="F237" s="37" t="s">
+        <v>589</v>
+      </c>
+      <c r="G237" s="37" t="s">
+        <v>590</v>
+      </c>
+      <c r="H237" s="37"/>
+    </row>
+    <row r="238" spans="1:8" ht="57.95">
       <c r="A238" s="4">
         <v>25</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>272</v>
+        <v>591</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D238" s="8" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E238" s="9" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="F238" s="8" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="G238" s="7"/>
       <c r="H238" s="7"/>
     </row>
-    <row r="239" spans="1:8" ht="159.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:8" ht="159.75" customHeight="1">
       <c r="A239" s="2">
         <v>26</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>273</v>
+        <v>594</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>390</v>
+        <v>551</v>
       </c>
       <c r="E239" s="17" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="F239" s="7" t="s">
-        <v>373</v>
+        <v>556</v>
       </c>
       <c r="G239" s="7"/>
       <c r="H239" s="7"/>
     </row>
-    <row r="240" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:8" ht="57.95">
       <c r="A240" s="4">
         <v>27</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>274</v>
+        <v>596</v>
       </c>
       <c r="C240" s="4" t="s">
-        <v>284</v>
+        <v>597</v>
       </c>
       <c r="D240" s="8" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E240" s="9" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="F240" s="8" t="s">
-        <v>376</v>
+        <v>599</v>
       </c>
       <c r="G240" s="7"/>
       <c r="H240" s="7"/>
     </row>
-    <row r="241" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:8" ht="57.95">
       <c r="A241" s="2">
         <v>28</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>275</v>
+        <v>600</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E241" s="17" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="F241" s="7" t="s">
-        <v>485</v>
+        <v>232</v>
       </c>
       <c r="G241" s="7"/>
       <c r="H241" s="7"/>
     </row>
-    <row r="242" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:8" ht="57.95">
       <c r="A242" s="4">
         <v>29</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>276</v>
+        <v>601</v>
       </c>
       <c r="C242" s="4" t="s">
-        <v>283</v>
+        <v>602</v>
       </c>
       <c r="D242" s="8" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E242" s="17" t="s">
-        <v>354</v>
+        <v>218</v>
       </c>
       <c r="F242" s="7" t="s">
-        <v>479</v>
+        <v>219</v>
       </c>
       <c r="G242" s="7"/>
       <c r="H242" s="7"/>
     </row>
-    <row r="243" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:8" ht="57.95">
       <c r="A243" s="2">
         <v>30</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>277</v>
+        <v>603</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>284</v>
+        <v>597</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E243" s="17" t="s">
-        <v>475</v>
+        <v>199</v>
       </c>
       <c r="F243" s="7" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="G243" s="7"/>
       <c r="H243" s="7"/>
     </row>
-    <row r="244" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:8" ht="101.45">
       <c r="A244" s="4">
         <v>31</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>278</v>
+        <v>605</v>
       </c>
       <c r="C244" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D244" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E244" s="9" t="s">
+        <v>607</v>
+      </c>
+      <c r="F244" s="8" t="s">
         <v>608</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="G244" s="7"/>
       <c r="H244" s="7"/>
     </row>
-    <row r="245" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:8" ht="57.95">
       <c r="A245" s="2">
         <v>32</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>279</v>
+        <v>609</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E245" s="17" t="s">
         <v>610</v>
       </c>
       <c r="F245" s="7" t="s">
-        <v>378</v>
+        <v>611</v>
       </c>
       <c r="G245" s="7"/>
       <c r="H245" s="7"/>
     </row>
-    <row r="246" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:8" ht="57.95">
       <c r="A246" s="4">
         <v>33</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>280</v>
+        <v>612</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E246" s="9" t="s">
-        <v>715</v>
+        <v>613</v>
       </c>
       <c r="F246" s="8" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="G246" s="7"/>
       <c r="H246" s="7"/>
     </row>
-    <row r="247" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:8" ht="57.95">
       <c r="A247" s="2">
         <v>34</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>286</v>
+        <v>615</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>285</v>
+        <v>616</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>395</v>
+        <v>617</v>
       </c>
       <c r="E247" s="17" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="F247" s="7" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="G247" s="7"/>
       <c r="H247" s="7"/>
     </row>
-    <row r="248" spans="1:8" ht="123" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:8" ht="123" customHeight="1">
       <c r="A248" s="4">
         <v>35</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>247</v>
+        <v>620</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E248" s="9" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="F248" s="8" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="G248" s="7"/>
       <c r="H248" s="7"/>
     </row>
-    <row r="249" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:8" ht="57.95">
       <c r="A249" s="2">
         <v>36</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>287</v>
+        <v>623</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>436</v>
+        <v>98</v>
       </c>
       <c r="E249" s="17" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="F249" s="7" t="s">
-        <v>437</v>
+        <v>100</v>
       </c>
       <c r="G249" s="7"/>
       <c r="H249" s="7"/>
     </row>
-    <row r="250" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A250" s="4">
+    <row r="250" spans="1:8" s="41" customFormat="1" ht="409.6">
+      <c r="A250" s="36">
         <v>37</v>
       </c>
-      <c r="B250" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A251" s="2">
+      <c r="B250" s="35" t="s">
+        <v>625</v>
+      </c>
+      <c r="C250" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D250" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E250" s="38" t="s">
+        <v>626</v>
+      </c>
+      <c r="F250" s="37" t="s">
+        <v>627</v>
+      </c>
+      <c r="G250" s="37"/>
+      <c r="H250" s="37" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" s="41" customFormat="1" ht="409.6">
+      <c r="A251" s="36">
         <v>38</v>
       </c>
-      <c r="B251" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A252" s="4">
+      <c r="B251" s="35" t="s">
+        <v>629</v>
+      </c>
+      <c r="C251" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D251" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E251" s="38" t="s">
+        <v>630</v>
+      </c>
+      <c r="F251" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="G251" s="37"/>
+      <c r="H251" s="37" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="57.95">
+      <c r="A252" s="2">
         <v>39</v>
       </c>
-      <c r="B252" s="3" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="B252" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="E252" s="17" t="s">
-        <v>397</v>
+        <v>630</v>
       </c>
       <c r="F252" s="7" t="s">
-        <v>618</v>
+        <v>158</v>
       </c>
       <c r="G252" s="7"/>
       <c r="H252" s="7"/>
     </row>
-    <row r="253" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
-      <c r="A253" s="2">
+    <row r="253" spans="1:8" s="41" customFormat="1" ht="245.25">
+      <c r="A253" s="36">
         <v>40</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...17 lines deleted...]
-    <row r="254" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B253" s="35" t="s">
+        <v>633</v>
+      </c>
+      <c r="C253" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D253" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E253" s="38" t="s">
+        <v>634</v>
+      </c>
+      <c r="F253" s="37" t="s">
+        <v>635</v>
+      </c>
+      <c r="G253" s="42" t="s">
+        <v>636</v>
+      </c>
+      <c r="H253" s="37" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="43.5">
       <c r="A254" s="4">
         <v>41</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>292</v>
+        <v>638</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E254" s="9" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="F254" s="8" t="s">
-        <v>380</v>
+        <v>640</v>
       </c>
       <c r="G254" s="7"/>
       <c r="H254" s="7"/>
     </row>
-    <row r="255" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:8" ht="57.95">
       <c r="A255" s="2">
         <v>42</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>293</v>
+        <v>641</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E255" s="17" t="s">
-        <v>716</v>
+        <v>642</v>
       </c>
       <c r="F255" s="7" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="G255" s="7"/>
       <c r="H255" s="7"/>
     </row>
-    <row r="256" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
-      <c r="A256" s="4">
+    <row r="256" spans="1:8" ht="87">
+      <c r="A256" s="2">
         <v>43</v>
       </c>
-      <c r="B256" s="3" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="B256" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>645</v>
+      </c>
+      <c r="E256" s="17" t="s">
+        <v>646</v>
+      </c>
+      <c r="F256" s="7" t="s">
+        <v>145</v>
       </c>
       <c r="G256" s="7"/>
       <c r="H256" s="7"/>
     </row>
-    <row r="257" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:8" ht="72.599999999999994">
       <c r="A257" s="2">
         <v>44</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>295</v>
+        <v>647</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>240</v>
+      </c>
+      <c r="E257" s="21" t="s">
+        <v>241</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G257" s="7"/>
       <c r="H257" s="7"/>
     </row>
-    <row r="258" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:8" ht="72.599999999999994">
       <c r="A258" s="4">
         <v>45</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>296</v>
+        <v>648</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>301</v>
+        <v>649</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>240</v>
+      </c>
+      <c r="E258" s="21" t="s">
+        <v>241</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>493</v>
+        <v>242</v>
       </c>
       <c r="G258" s="7"/>
       <c r="H258" s="7"/>
     </row>
-    <row r="259" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:8" ht="72.599999999999994">
       <c r="A259" s="2">
         <v>46</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>297</v>
+        <v>650</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>301</v>
+        <v>649</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E259" s="17" t="s">
-        <v>496</v>
+        <v>244</v>
       </c>
       <c r="F259" s="7" t="s">
-        <v>625</v>
+        <v>651</v>
       </c>
       <c r="G259" s="7"/>
       <c r="H259" s="7"/>
     </row>
-    <row r="260" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:8" ht="29.1">
       <c r="A260" s="4">
         <v>47</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>282</v>
+        <v>652</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>12</v>
+      </c>
+      <c r="D260" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="E260" s="9" t="s">
-        <v>398</v>
+        <v>653</v>
       </c>
       <c r="F260" s="8" t="s">
-        <v>381</v>
+        <v>654</v>
       </c>
       <c r="G260" s="7"/>
       <c r="H260" s="7"/>
     </row>
-    <row r="261" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:8" ht="57.95">
       <c r="A261" s="2">
         <v>48</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>300</v>
+        <v>655</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E261" s="17" t="s">
-        <v>626</v>
+        <v>656</v>
       </c>
       <c r="F261" s="7" t="s">
-        <v>627</v>
+        <v>657</v>
       </c>
       <c r="G261" s="7"/>
       <c r="H261" s="7"/>
     </row>
-    <row r="262" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:8" ht="29.1">
       <c r="A262" s="4">
         <v>49</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>298</v>
+        <v>658</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E262" s="9" t="s">
-        <v>629</v>
+        <v>659</v>
       </c>
       <c r="F262" s="8" t="s">
-        <v>628</v>
+        <v>660</v>
       </c>
       <c r="G262" s="7"/>
       <c r="H262" s="7"/>
     </row>
-    <row r="263" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:8" ht="43.5">
       <c r="A263" s="2">
         <v>50</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>299</v>
+        <v>661</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E263" s="17" t="s">
-        <v>631</v>
+        <v>662</v>
       </c>
       <c r="F263" s="7" t="s">
-        <v>630</v>
+        <v>663</v>
       </c>
       <c r="G263" s="7"/>
       <c r="H263" s="7"/>
     </row>
-    <row r="264" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:8" ht="72.599999999999994">
       <c r="A264" s="4">
         <v>51</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>302</v>
+        <v>664</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D264" s="8" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="E264" s="9" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="F264" s="7" t="s">
-        <v>632</v>
+        <v>667</v>
       </c>
       <c r="G264" s="7"/>
       <c r="H264" s="7"/>
     </row>
-    <row r="265" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:8" ht="80.25" customHeight="1">
       <c r="A265" s="2">
         <v>52</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>303</v>
+        <v>668</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>319</v>
+        <v>669</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E265" s="17" t="s">
-        <v>635</v>
+        <v>670</v>
       </c>
       <c r="F265" s="7" t="s">
-        <v>382</v>
+        <v>671</v>
       </c>
       <c r="G265" s="7"/>
       <c r="H265" s="7"/>
     </row>
-    <row r="266" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:8" ht="101.45">
       <c r="A266" s="4">
         <v>53</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>304</v>
+        <v>672</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E266" s="9" t="s">
-        <v>637</v>
+        <v>673</v>
       </c>
       <c r="F266" s="8" t="s">
-        <v>636</v>
+        <v>674</v>
       </c>
       <c r="G266" s="7"/>
       <c r="H266" s="7"/>
     </row>
-    <row r="267" spans="1:8" ht="187.2" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:8" ht="188.45">
       <c r="A267" s="2">
         <v>54</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>305</v>
+        <v>675</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>258</v>
+      </c>
+      <c r="E267" s="21" t="s">
+        <v>259</v>
       </c>
       <c r="F267" s="7" t="s">
-        <v>638</v>
+        <v>676</v>
       </c>
       <c r="G267" s="7"/>
       <c r="H267" s="7"/>
     </row>
-    <row r="268" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:8" ht="29.1">
       <c r="A268" s="4">
         <v>55</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>306</v>
+        <v>677</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D268" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E268" s="17" t="s">
-        <v>399</v>
+        <v>263</v>
       </c>
       <c r="F268" s="8" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="G268" s="7"/>
       <c r="H268" s="7"/>
     </row>
-    <row r="269" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:8" ht="29.1">
       <c r="A269" s="2">
         <v>56</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>307</v>
+        <v>678</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E269" s="17" t="s">
-        <v>399</v>
+        <v>263</v>
       </c>
       <c r="F269" s="7" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="G269" s="7"/>
       <c r="H269" s="7"/>
     </row>
-    <row r="270" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:8" ht="43.5">
       <c r="A270" s="4">
         <v>57</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>308</v>
+        <v>679</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D270" s="8" t="s">
-        <v>364</v>
+        <v>249</v>
       </c>
       <c r="E270" s="9" t="s">
-        <v>400</v>
+        <v>680</v>
       </c>
       <c r="F270" s="8" t="s">
-        <v>356</v>
+        <v>251</v>
       </c>
       <c r="G270" s="7"/>
       <c r="H270" s="7"/>
     </row>
-    <row r="271" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:8" ht="43.5">
       <c r="A271" s="2">
         <v>58</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>309</v>
+        <v>681</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>283</v>
+        <v>602</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E271" s="17" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="F271" s="7" t="s">
-        <v>383</v>
+        <v>508</v>
       </c>
       <c r="G271" s="7"/>
       <c r="H271" s="7"/>
     </row>
-    <row r="272" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:8" ht="72.599999999999994">
       <c r="A272" s="4">
         <v>59</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>310</v>
+        <v>683</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>320</v>
+        <v>684</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E272" s="9" t="s">
-        <v>640</v>
+        <v>685</v>
       </c>
       <c r="F272" s="8" t="s">
-        <v>498</v>
+        <v>247</v>
       </c>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
     </row>
-    <row r="273" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:8" ht="43.5">
       <c r="A273" s="2">
         <v>60</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>311</v>
+        <v>686</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E273" s="17" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="F273" s="7" t="s">
-        <v>383</v>
+        <v>508</v>
       </c>
       <c r="G273" s="7"/>
       <c r="H273" s="7"/>
     </row>
-    <row r="274" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:8" ht="72.599999999999994">
       <c r="A274" s="4">
         <v>61</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>315</v>
+        <v>687</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>321</v>
+        <v>688</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E274" s="9" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
       <c r="F274" s="8" t="s">
-        <v>641</v>
+        <v>690</v>
       </c>
       <c r="G274" s="7"/>
       <c r="H274" s="7"/>
     </row>
-    <row r="275" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:8" ht="72.599999999999994">
       <c r="A275" s="2">
         <v>62</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>316</v>
+        <v>691</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>283</v>
+        <v>602</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>494</v>
+        <v>240</v>
       </c>
       <c r="E275" s="17" t="s">
-        <v>643</v>
+        <v>692</v>
       </c>
       <c r="F275" s="7" t="s">
-        <v>498</v>
+        <v>247</v>
       </c>
       <c r="G275" s="7"/>
       <c r="H275" s="7"/>
     </row>
-    <row r="276" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:8" ht="57.95">
       <c r="A276" s="4">
         <v>63</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>314</v>
+        <v>693</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D276" s="8" t="s">
-        <v>401</v>
+        <v>694</v>
       </c>
       <c r="E276" s="9" t="s">
-        <v>644</v>
+        <v>695</v>
       </c>
       <c r="F276" s="8" t="s">
-        <v>645</v>
+        <v>696</v>
       </c>
       <c r="G276" s="7"/>
       <c r="H276" s="7"/>
     </row>
-    <row r="277" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:8" ht="29.1">
       <c r="A277" s="2">
         <v>64</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>313</v>
+        <v>697</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E277" s="17" t="s">
-        <v>646</v>
+        <v>698</v>
       </c>
       <c r="F277" s="7" t="s">
-        <v>384</v>
+        <v>699</v>
       </c>
       <c r="G277" s="7"/>
       <c r="H277" s="7"/>
     </row>
-    <row r="278" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:8" ht="29.1">
       <c r="A278" s="4">
         <v>65</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>312</v>
+        <v>700</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D278" s="8" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E278" s="9" t="s">
-        <v>402</v>
+        <v>701</v>
       </c>
       <c r="F278" s="8" t="s">
-        <v>385</v>
+        <v>702</v>
       </c>
       <c r="G278" s="7"/>
       <c r="H278" s="7"/>
     </row>
-    <row r="279" spans="1:8" ht="135" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:8" ht="135" customHeight="1">
       <c r="A279" s="2">
         <v>66</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>317</v>
+        <v>703</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>647</v>
+        <v>704</v>
       </c>
       <c r="E279" s="17" t="s">
-        <v>649</v>
+        <v>705</v>
       </c>
       <c r="F279" s="7" t="s">
-        <v>650</v>
+        <v>706</v>
       </c>
       <c r="G279" s="7"/>
       <c r="H279" s="7"/>
     </row>
-    <row r="280" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:8" ht="29.1">
       <c r="A280" s="4">
         <v>67</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>318</v>
+        <v>707</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E280" s="9" t="s">
-        <v>403</v>
+        <v>708</v>
       </c>
       <c r="F280" s="8" t="s">
-        <v>386</v>
+        <v>709</v>
       </c>
       <c r="G280" s="7"/>
       <c r="H280" s="7"/>
     </row>
-    <row r="281" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:8" ht="57.95">
       <c r="A281" s="2">
         <v>68</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>322</v>
+        <v>710</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E281" s="17" t="s">
-        <v>404</v>
+        <v>711</v>
       </c>
       <c r="F281" s="7" t="s">
-        <v>651</v>
+        <v>712</v>
       </c>
       <c r="G281" s="7"/>
       <c r="H281" s="7"/>
     </row>
-    <row r="282" spans="1:8" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C282" s="25"/>
+    <row r="282" spans="1:8">
+      <c r="A282" s="22"/>
+      <c r="B282" s="22"/>
+      <c r="C282" s="22"/>
       <c r="D282" s="13"/>
       <c r="E282" s="13"/>
       <c r="F282" s="7"/>
-      <c r="G282" s="28"/>
-[...40 lines deleted...]
-    <row r="285" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="G282" s="13"/>
+      <c r="H282" s="13"/>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" s="32" t="s">
+        <v>713</v>
+      </c>
+      <c r="B283" s="32"/>
+      <c r="C283" s="32"/>
+      <c r="D283" s="32"/>
+      <c r="E283" s="32"/>
+      <c r="F283" s="32"/>
+      <c r="G283" s="13"/>
+      <c r="H283" s="13"/>
+    </row>
+    <row r="284" spans="1:8" s="12" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A284" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="B284" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="C284" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="D284" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E284" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F284" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="G284" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H284" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
       <c r="A285" s="6">
         <v>1</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>325</v>
+        <v>714</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E285" s="16" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F285" s="7" t="s">
-        <v>369</v>
+        <v>715</v>
       </c>
       <c r="G285" s="13"/>
       <c r="H285" s="13"/>
     </row>
-    <row r="286" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:8" ht="29.1">
       <c r="A286" s="6">
         <v>2</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>326</v>
+        <v>716</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E286" s="16" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F286" s="7" t="s">
-        <v>369</v>
+        <v>715</v>
       </c>
       <c r="G286" s="13"/>
       <c r="H286" s="13"/>
     </row>
-    <row r="287" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:8" ht="29.1">
       <c r="A287" s="6">
         <v>3</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>327</v>
+        <v>717</v>
       </c>
       <c r="C287" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E287" s="16" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F287" s="7" t="s">
-        <v>369</v>
+        <v>715</v>
       </c>
       <c r="G287" s="13"/>
       <c r="H287" s="13"/>
     </row>
-    <row r="288" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:8">
       <c r="A288" s="6">
         <v>4</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>328</v>
+        <v>718</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E288" s="16" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F288" s="7" t="s">
-        <v>369</v>
+        <v>715</v>
       </c>
       <c r="G288" s="13"/>
       <c r="H288" s="13"/>
     </row>
-    <row r="289" spans="1:8" ht="219.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A289" s="6">
+    <row r="289" spans="1:8" s="41" customFormat="1" ht="219.75" customHeight="1">
+      <c r="A289" s="34">
         <v>5</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A290" s="6">
+      <c r="B289" s="35" t="s">
+        <v>719</v>
+      </c>
+      <c r="C289" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D289" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E289" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="F289" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G289" s="37" t="s">
+        <v>721</v>
+      </c>
+      <c r="H289" s="40"/>
+    </row>
+    <row r="290" spans="1:8" s="41" customFormat="1" ht="101.45">
+      <c r="A290" s="34">
         <v>6</v>
       </c>
-      <c r="B290" s="1" t="s">
-[...18 lines deleted...]
-      <c r="A291" s="6">
+      <c r="B290" s="35" t="s">
+        <v>722</v>
+      </c>
+      <c r="C290" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D290" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E290" s="38" t="s">
+        <v>723</v>
+      </c>
+      <c r="F290" s="37" t="s">
+        <v>724</v>
+      </c>
+      <c r="G290" s="37" t="s">
+        <v>725</v>
+      </c>
+      <c r="H290" s="40"/>
+    </row>
+    <row r="291" spans="1:8" s="41" customFormat="1" ht="101.25">
+      <c r="A291" s="34">
         <v>7</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...17 lines deleted...]
-    <row r="292" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B291" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C291" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D291" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="E291" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F291" s="37" t="s">
+        <v>726</v>
+      </c>
+      <c r="G291" s="39" t="s">
+        <v>727</v>
+      </c>
+      <c r="H291" s="40"/>
+    </row>
+    <row r="292" spans="1:8" ht="57.95">
       <c r="A292" s="6">
         <v>8</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>331</v>
+        <v>728</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E292" s="17" t="s">
-        <v>409</v>
+        <v>36</v>
       </c>
       <c r="F292" s="7" t="s">
-        <v>424</v>
+        <v>37</v>
       </c>
       <c r="G292" s="13"/>
       <c r="H292" s="13"/>
     </row>
-    <row r="293" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:8" ht="57.95">
       <c r="A293" s="6">
         <v>9</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>323</v>
+        <v>729</v>
       </c>
       <c r="C293" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E293" s="17" t="s">
-        <v>656</v>
+        <v>730</v>
       </c>
       <c r="F293" s="7" t="s">
-        <v>655</v>
+        <v>731</v>
       </c>
       <c r="G293" s="13"/>
       <c r="H293" s="13"/>
     </row>
-    <row r="294" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:8" ht="43.5">
       <c r="A294" s="6">
         <v>10</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>332</v>
+        <v>732</v>
       </c>
       <c r="C294" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E294" s="17" t="s">
-        <v>410</v>
+        <v>40</v>
       </c>
       <c r="F294" s="8" t="s">
-        <v>374</v>
+        <v>41</v>
       </c>
       <c r="G294" s="13"/>
       <c r="H294" s="13"/>
     </row>
-    <row r="295" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:8" ht="43.5">
       <c r="A295" s="6">
         <v>11</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>333</v>
+        <v>733</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>657</v>
+        <v>734</v>
       </c>
       <c r="E295" s="16" t="s">
-        <v>659</v>
+        <v>735</v>
       </c>
       <c r="F295" s="7" t="s">
-        <v>658</v>
+        <v>736</v>
       </c>
       <c r="G295" s="13"/>
       <c r="H295" s="13"/>
     </row>
-    <row r="296" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:8" ht="57.95">
       <c r="A296" s="6">
         <v>12</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>334</v>
+        <v>737</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E296" s="17" t="s">
-        <v>661</v>
+        <v>738</v>
       </c>
       <c r="F296" s="7" t="s">
-        <v>660</v>
+        <v>739</v>
       </c>
       <c r="G296" s="13"/>
       <c r="H296" s="13"/>
     </row>
-    <row r="297" spans="1:8" ht="72" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:8" ht="72.599999999999994">
       <c r="A297" s="6">
         <v>13</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>324</v>
+        <v>740</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E297" s="17" t="s">
-        <v>718</v>
+        <v>741</v>
       </c>
       <c r="F297" s="7" t="s">
-        <v>662</v>
+        <v>742</v>
       </c>
       <c r="G297" s="13"/>
       <c r="H297" s="13"/>
     </row>
-    <row r="298" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:8" ht="57.95">
       <c r="A298" s="6">
         <v>14</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>335</v>
+        <v>743</v>
       </c>
       <c r="C298" s="6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="E298" s="16" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="F298" s="7" t="s">
-        <v>369</v>
+        <v>715</v>
       </c>
       <c r="G298" s="13"/>
       <c r="H298" s="13"/>
     </row>
-    <row r="299" spans="1:8" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C299" s="24"/>
+    <row r="299" spans="1:8">
+      <c r="A299" s="31"/>
+      <c r="B299" s="1"/>
+      <c r="C299" s="6"/>
       <c r="D299" s="7"/>
       <c r="E299" s="16"/>
       <c r="F299" s="7" t="s">
-        <v>722</v>
+        <v>744</v>
       </c>
       <c r="G299" s="13"/>
       <c r="H299" s="13"/>
     </row>
-    <row r="300" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:8">
       <c r="C300" s="10"/>
     </row>
-    <row r="301" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:8">
       <c r="C301" s="10"/>
     </row>
-    <row r="302" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:8">
       <c r="C302" s="10"/>
     </row>
-    <row r="303" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:8">
       <c r="C303" s="10"/>
     </row>
-    <row r="304" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:8">
       <c r="C304" s="10"/>
     </row>
-    <row r="305" spans="4:8" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="4:8" s="10" customFormat="1">
       <c r="D305" s="15"/>
       <c r="E305" s="15"/>
-      <c r="F305" s="29"/>
-[...1 lines deleted...]
-      <c r="H305" s="30"/>
+      <c r="F305" s="25"/>
+      <c r="G305" s="15"/>
+      <c r="H305" s="15"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="6">
     <mergeCell ref="A283:F283"/>
     <mergeCell ref="A96:F96"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A212:B212"/>
     <mergeCell ref="C212:D212"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="G224" r:id="rId1" xr:uid="{F37DBCBB-3224-4847-BE9A-B6FDAC375CF5}"/>
+    <hyperlink ref="G253" r:id="rId2" xr:uid="{1D530E5F-A1FF-4906-B195-4E24CBD08D97}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" scale="63" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="5" scale="63" orientation="landscape" r:id="rId3"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;"Calibri"&amp;12&amp;K000000 Unclassified - Non-Classifié&amp;1#_x000D_</oddHeader>
+  </headerFooter>
   <tableParts count="4">
-    <tablePart r:id="rId2"/>
-    <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
+    <tablePart r:id="rId7"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB92D249098BF44883D6CD5D4493580D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="706f4cd8fa9e7f13d1f61b279a90258c">
-[...2 lines deleted...]
-    <xsd:import namespace="42f7facc-39d0-4098-b6fb-00608c12789e"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8d07267e-bbd0-40f9-9c9a-fa18cce3e824" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="33a9cc5e-49e8-402e-a4c8-3c93c26d6f56">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010030588613C09C2C4287CE8EA697214D21" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8ed0e05b3cde50b50b6577910ac2bce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="33a9cc5e-49e8-402e-a4c8-3c93c26d6f56" xmlns:ns3="8d07267e-bbd0-40f9-9c9a-fa18cce3e824" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed7e40b7c56f844a44205b8a953c5e96" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="33a9cc5e-49e8-402e-a4c8-3c93c26d6f56"/>
+    <xsd:import namespace="8d07267e-bbd0-40f9-9c9a-fa18cce3e824"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:Stage" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="489f367a-c2bf-4139-93fc-dea86239c913" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33a9cc5e-49e8-402e-a4c8-3c93c26d6f56" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="398cfa69-4b47-4d14-8b89-5a94c01ff717" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6cca27c4-1c34-4d50-97f2-be840b0de0b4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8d07267e-bbd0-40f9-9c9a-fa18cce3e824" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...8 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a50394b9-e6af-4024-a2ad-f0bc6d9c2a09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42f7facc-39d0-4098-b6fb-00608c12789e">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b4f496e3-82b2-4e78-afcd-7001c0001806}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8d07267e-bbd0-40f9-9c9a-fa18cce3e824">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -11886,130 +12077,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EC43F5-A046-4E0A-B43A-521345CC4BB7}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EC43F5-A046-4E0A-B43A-521345CC4BB7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F0EA035-F79C-4ECF-8628-21544671B4FD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C7D231-707D-4830-B214-AB866BE0E932}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C7D231-707D-4830-B214-AB866BE0E932}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FCA8CAA-F4DD-47BD-97C2-C256E693B01D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Nunavut Impact Review Board</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Varun Nayak</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DB92D249098BF44883D6CD5D4493580D</vt:lpwstr>
+    <vt:lpwstr>0x01010030588613C09C2C4287CE8EA697214D21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_SetDate">
+    <vt:lpwstr>2026-05-25T15:18:40Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_Name">
+    <vt:lpwstr>UNCLASSIFIED - NON-CLASSIFIÉ</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_SiteId">
+    <vt:lpwstr>1594fdae-a1d9-4405-915d-011467234338</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_ActionId">
+    <vt:lpwstr>c0fa2067-ce14-4529-be70-c50478226f4f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_4e6cdb53-fd15-486d-84de-c510e3a62203_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>